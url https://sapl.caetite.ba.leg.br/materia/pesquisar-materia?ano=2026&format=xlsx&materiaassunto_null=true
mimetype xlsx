--- v0 (2026-01-26)
+++ v1 (2026-04-08)
@@ -10,107 +10,1133 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="696" uniqueCount="358">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Vereador Gustavo França</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1333/emenda_projeto_1206.pdf</t>
+  </si>
+  <si>
+    <t>A presente Emenda Modificativa tem por objetivo eliminar a limitação máxima de idade prevista originalmente no Projeto de Lei, que restringia o acesso ao programa de estágio remunerado a pessoas com até 24 anos.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1368/emenda_aditiva__1206.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o acréscimo ao artigo 10 do Projeto de Lei nº 1206/2026, de autoria do Poder Executivo Municipal, que trata do programa de estágio remunerado no âmbito do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1369/emenda_modificativa__1206.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o art. 9º, no que dispõe sobre os direitos do aprendiz, especificamente o inciso II do parágrafo único, referente ao valor da bolsa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Vereador Jairo da Mecaterra</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1293/indicacao-comunidade_de_cristina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Cristina, localizada no Distrito de Pajeú dos Ventos, em nosso Município</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao-comunidade_de_lagoa_do_fundo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Lagoa do Fundo, localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao-comunidade_de_olho_dagua.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Olho D’água,  localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao-comunidade_de_pajeu_dos_ventos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais do Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1298/indicacao-comunidade_de_passagem_do_limoeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Passagem do Limoeiro, localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1299/indicacao-comunidade_de_pedra_grande.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Pedra Grande, localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1297/indicacao-comunidade_de_tanquinho_de_aroeiras.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Tanquinho de Aroeiras, localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1300/indicacao-comunidade_de_vereda_do_cercado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais da Comunidade de Vereda  do Cercado, localizada no Distrito de Pajeú dos Ventos, em nosso Município.</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_09.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, que sejam adotadas intervenções de infraestrutura de trânsito para garantir a segurança dos munícipes que trafegam na interseção entre a BR 030 e a Rua Mem de Sá, no Bairro Prisco Viana, neste Município de Caetité/Ba.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1304/img014.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade da reforma da Quadra Poliesportiva do bairro Nossa Senhora da Paz.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Secretário Municipal de Serviços Públicos, Francisco Pereira Chaves Filho, que sejam adotadas as providências necessárias para a realização da limpeza da praça situada na Comunidade de Aroeiras, Distrito de Pajeú dos Ventos, neste Município.</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1305/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Secretário Municipal de Serviços Públicos, Francisco Pereira Chaves Filho, que sejam adotadas as providencias necessárias para a realização da limpeza das ruas do Distrito de Pajeú dos Ventos, neste Munícipio.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Vereador Té de Nezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1308/construcao_de_passagem_molhada_manginga.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de Passagem Molhada na estrada vicinal que liga a comunidade de Passagem do Limoeiro à Mandinga, no Distrito de Pajeú dos Ventos, neste município.</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feita a reforma da quadra de Tanquinho de Aroeiras, localizada no Distrito de Pajeú dos Ventos.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feita a manutenção da parte elétrica  da quadra da Comunidade de Cristina, localizada no Distrito de Pajeú dos Ventos.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1317/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessárias para instituir transporte coletivo urbano com destino à nova rodoviária do município de Caetité.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Vereador Arual Rachid</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1313/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da estrada que dá acesso ao Povoado de Juazeiro, estendendo-se às comunidades vizinhas de Frios, Açude, Quessengue, Mucambo, Roçadinho, Tenda de Juazeiro, Pega Bem, Caldeirão, Pau Ferro, Lagoinha, Baixão do Juazeiro, no município de Caetité.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1314/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da estrada que dá acesso as Comunidades de Riacho da Vaca e Barreiro de Maniaçu, no município de Caetité.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1315/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da estrada que dá acesso as Comunidades de Angico, Carrapato, Competência, Passagem de Areia e Baé no distrito de Maniaçu, município de Caetité</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1316/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da estrada que dá acesso as Comunidades de Papagaio, Ingazeira, Vilão, Vargem da Onça e Bangué no distrito de Maniaçu, município de Caetité.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da estrada que dá acesso as Comunidades de Lagoa da Pedra, Contendas e Melancial no distrito de Maniaçu, município de Caetité.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Vereador Miguel Nogueira</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio  Neves de Aguiar a construção de uma praça pública em frente à Igreja da Comunidade Lagoa de Baixo, na região de Maniaçu, neste município.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Vereador Lelê de Cláudio Borges</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1318/0024-26_patrolhamento_e_cascalhamento_das_estradas_da_comunidade_de_agua_quente_-_santa_luzia.pdf</t>
+  </si>
+  <si>
+    <t>Wasley Isaque Santos Borges “Lelê de Claudio Borges”, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizado patrolhamento e cascalhamento das estradas vicinais que dão acesso à Comunidade de Água Quente, Povoado de Santa Luzia – Caetité/BA.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1321/img023.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Valtécio Aguiar, que seja realizado estudo de viabilidade para a transformação do espaço da antiga rodoviária do município de Caetité em um estacionamento destinado às vans e aos veículos de transporte coletivo provenientes da zona rural.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar que seja realizada a reforma da quadra da comunidade de Cercado, neste município.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar que seja realizada a reforma dos banheiros públicos da comunidade do Cercado, neste município.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada em regime de urgência, a recuperação da passagem molhada que liga a Comunidade de Lagoinha ao povoado de Juazeiro, no distrito de Maniaçu, município de Caetité.</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1335/029_26_patrolamento_e_encascalhamento_da_estrada_comunidade_de_matinha_povoado_de_paulo_deste_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Wasley Isaque Santos Borges “Lelê de Claudio Borges”, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizado patrolamento e encascalhamento da estrada da comunidade de Matinha, que dá acesso ao povoado de Paulo, na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1339/apoio_ao_nascimento_de_multiplos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, que seja encaminhado a esta Casa Legislativa Projeto de Lei de iniciativa do Poder Executivo com a finalidade de instituir o Benefício Eventual de Apoio Financeiro a Nascimentos Múltiplos, destinado às famílias em situação de vulnerabilidade social no Município de Caetité - BA.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Vereador Naldinho da Ração</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1338/31.pdf</t>
+  </si>
+  <si>
+    <t>Seja feita a cobertura da quadra poliesportiva do Distrito de Caldeiras.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1337/32.pdf</t>
+  </si>
+  <si>
+    <t>Seja feita a revitalização do Tanque Monteiro.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1336/33.pdf</t>
+  </si>
+  <si>
+    <t>Seja feita a roçagem das estradas vicinais dos distritos de Caldeiras e Brejinho das Ametistas.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Vereador Pedro Couto</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1343/0004.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada, em caráter de urgência, a recuperação e manutenção das estradas vicinais que atendem às comunidades de Paulo, Forquilha, Matinha, Mocó, Serrote, Vargens e adjacências.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1347/035-26_indicacao_patrolamento_e_encascalhamento_nas_estradas_vicinais_que_dao_acesso_a_comunidade_de_lagoa_azul_zona_rural_caetite.pdf</t>
+  </si>
+  <si>
+    <t>Wasley Isaque Santos Borges “Lelê de Claudio Borges”, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, a realização de serviços de patrolamento e encascalhamento nas estradas vicinais que dão acesso à comunidade de Lagoa Azul, localizada na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_36.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de reforma e revitalização da quadra poliesportiva localizada no Bairro Alto do Cristo, no município de Caetité.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao_37.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal a necessidade de contratação de profissional fonoaudiólogo para atuar na rede municipal de saúde, em Caetité.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1353/instalacao_de_luminarias_tipo_globo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a instalação de iluminação pública, com luminárias tipo globo em material resistente (policarbonato ou vidro), instaladas em postes de concreto, na Praça da Comunidade de Ilha , localizada no Distrito de Pajeú do Vento, neste município.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_39.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar a instalação de iluminação e ventiladores no interior do Salão de Velório do Cemitério Bosque da Paz, neste município.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao_40.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar a realização da pavimentação da Travessa Piauí 3, localizada no bairro Ovídio Teixeira, neste município.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Vereador Marcelinho</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_n_41.pdf</t>
+  </si>
+  <si>
+    <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Sr°. Prefeito, que seja providenciado junto ao órgão competente, a Reforma da quadra poliesportiva da comunidade de Formosa II, localizada neste município.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_42.pdf</t>
+  </si>
+  <si>
+    <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Sr°. Prefeito, que seja providenciado junto ao órgão competente, a Cobertura da quadra poliesportiva da Escola Municipal Deputado Luís Cabral, localizada no distrito de Pajeú do Vento, neste município.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_43.pdf</t>
+  </si>
+  <si>
+    <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Sr°. Prefeito, que seja providenciado junto ao órgão competente, a Realização de manutenção preventiva e corretiva nos semáforos da cidade, localizados neste município.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_44.pdf</t>
+  </si>
+  <si>
+    <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada a instalação de braços e lâmpadas de iluminação pública em postes da Comunidade de Umbaúba, neste Município.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_46.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar a criação de uma Diretoria de Direitos Humanos e de uma Superintendência dos Direitos da Pessoa com Deficiência, vinculadas à Secretaria de Desenvolvimento Social deste município.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_45.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar que seja realizada a construção de um suporte com cobertura para a proteção e preservação da escultura de madeira instalada na Praça da Juventude, neste município.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1292/mocao_parabens_escritor_jorge_couto_pimentel.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta uma singela homenagem por meio de uma MOÇÃO DE PARABÉNS AO ESCRITOR JORGE COUTO PIMENTEL pelo lançamento do livro “A Incrível Expedição a Brejinho das Amethystas – Uma viagem pelas riquezas ocultas da Bahia, entre garimpos, imigrantes e mistérios”.</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1301/mocao_de_pesar_wescley.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta por meio desta Moção de Profundo Pesar, sentimento de solidariedade e condolências pelo falecimento do senhor Wescley Alexandre Santos Borges, carinhosamente chamado de Kekinho,  ocorrido no dia 25 de janeiro de 2026 em Camaçari, Estado da Bahia.</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1322/img022.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta Moção de Pesar in memorian do Sr. Josué Martins Bandeira, que veio a falecer no dia 04 de março de 2026, aqui em Caetité.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1324/mocao_luis.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta MOÇÃO DE PESAR pelo falecimento do senhor Luís Miranda Pereira (Bomfim), ocorrido no dia 11 de março de 2026, aos 54 anos.</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1329/0003.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta seus aplausos e reconhecimento s Sra Cristina Junquiera Aguiar pela historica conquista de tornar-se a primeira mulher faixa preta de karatê em nosso município</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1331/parcer_1.pdf</t>
+  </si>
+  <si>
+    <t>Opina pela legalidade e constitucionalidade.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a substituição de sinais sonoros estridentes por sinais musicais adequados nas unidades de ensino da rede municipal, visando à proteção e ao bem-estar de estudantes com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>COFC - Comissão de Orçamento, Finanças e Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1345/0005.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre programa de estágio remunerado no_x000D_
+âmbito do poder executivo municipal, revoga a lei municipal no 704, de 27_x000D_
+de abril de 2010, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_servidores_ambientais0010.pdf</t>
+  </si>
+  <si>
+    <t>institui a Política Municipal de Pagamento por_x000D_
+Serviços Ambientais e cria o Programa Municipal de Pagamento por_x000D_
+Serviços Ambientais (PSA) no Município de Caetité e dá outras_x000D_
+providências;</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>CSAS - Comissão de Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1360/parecer_02.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Saúde e Assistência social, emite parecer favorável à tramitação do projeto n° 1208/2026, recomendando sua apreciação pelo Plenário.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1361/parecer_03.pdf</t>
+  </si>
+  <si>
+    <t>A comissão de Saúde e Assistência social, emite parecer favorável à tramitação do projeto de n° 1211/2026, recomendando sua apreciação pelo Plenário.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1362/parecer_do_projeto_1207.pdf</t>
+  </si>
+  <si>
+    <t>A comissão de Saúde e Assistência social, emite parecer favorável à tramitação do projeto de n° 1207/2026, recomendando sua apreciação pelo Plenário.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>CECELT - Comissão de Educação, Cultura, Esporte, Lazer e Turismo</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1366/img20260331_11463116.pdf</t>
+  </si>
+  <si>
+    <t>PARECER AO PROJETO DE LEI Nº 1209/2026, DE 18 DE MARÇO DE 2026, QUE, “DECLARA PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CAETITÉ-BAHIA A RÁDIO EDUCADORA SANTANA FM100,7 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_6.pdf</t>
+  </si>
+  <si>
+    <t>Comissão opina pela LEGALIDADE E CONSTITUCIONALIDADE do Projeto de Lei nº 1209/2026.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1371/parcer_3.pdf</t>
+  </si>
+  <si>
+    <t>Assim, a Comissão opina pela LEGALIDADE E CONSTITUCIONALIDADE do Projeto de Lei nº 1211/2026.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1372/parcer_5.pdf</t>
+  </si>
+  <si>
+    <t>Assim, opina pela LEGALIDADE E CONSTITUCIONALIDADE do Projeto de Lei nº 1205/2026.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1374/scan_hj.pdf</t>
+  </si>
+  <si>
+    <t>Opina pela Legalidade e Constitucionalidade do Projeto de Lei.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1375/parecer_007.pdf</t>
+  </si>
+  <si>
+    <t>Opina pela LEGALIDADE E CONSTITUCIONALIDADE do Projeto de Lei nº 1208/2026.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no._______de_23_de_fevereiro_de_2026._estagio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PROGRAMA DE ESTÁGIO REMUNERADO NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL, REVOGA A LEI MUNICIPAL Nº 704, DE 27 DE ABRIL DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_1204.pdf</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>Vereador Rodrigo Gondim</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1319/pl__1205-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para instituição do Programa Municipal de Regu- larização Fundiária Rural para pequenos proprietários e posseiros, estabelece diretrizes para simplificação dos procedimentos de regularização de imóveis rurais de até 2 hecta- res (20.000m’) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1323/projeto_de_lei_no._______de_23_de_fevereiro_de_2026._estagio-substituto.docx.pdf</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no._______de_12_de_marco_de_2026..docx.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 854, DE 04 DE SETEMBRO DE 2019, PARA DISPOR SOBRE O CUMPRIMENTO DA EXIGÊNCIA DE BRIGADA DE INCÊNDIO EM EVENTOS COM A PARTICIPAÇÃO DO CORPO DE BOMBEIROS MILITAR DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1328/projeto_de_lei_1208.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Caetité, a “Semana Municipal de Conhecimento e Acolhimento para Famílias Atípicas” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1332/pl_1209_radio_educadora.pdf</t>
+  </si>
+  <si>
+    <t>Declara Patrimônio Cultural Imaterial do Município de Caetité- Bahia a Rádio Educadora Santana FM 100,7 e dá outyras providências.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_no_1210.pdf</t>
+  </si>
+  <si>
+    <t>Considera de Utilidade Pública Municipal a Associação Cultural Afro-Brasileira  Ilé Àṣẹ Ojú Oòrùn, e da outras providências.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_1211.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE RECIPIENTES PARA RECOLHIMENTO DE MEDICAMENTOS VENCIDOS OU EM DESUSO NAS FARMÁCIAS E DROGARIAS INSTALADAS NO MUNICÍPIO DE CAETITÉ-BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1340/projeto_de_lei_no._______de_19_de_marco_de_2026..docx.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS E CRIA O PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS (PSA) NO MUNICÍPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no._______de_20_de_marco_de_2026..docx.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>Vereador Mário</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1351/projeto_de_lei_n_1214_de_26_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Considera- se de Utilidade Pública a Associação dos Moradores do Bairro Santo Antônio do Município de Caetité e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1354/projeto_de_lei_-_prioridade_na_matricula_maes_atipicas_-_rodrigo_gondim_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de prioridade de matrícula e transporte escolar para_x000D_
+filhos de mães atípicas na rede municipal de ensino de Caetité/BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_karate0011.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do município de_x000D_
+Caetité, Bahia, o Dia do Karatê, a ser_x000D_
+comemorado anualmente no dia 11 de_x000D_
+setembro.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1355/projeto_de_lei_1217_-_feira_do_rolo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização da Feira do Rolo aos sábados no Município de Caetité e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1359/denominacao_do_mini_psf_de_lagoa_de_felix_pereira.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO MINI PSF DA COMUNIDADE DE LAGOA DE FÉLIX PEREIRA, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1373/projeto_de_lei_1219.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação de Rua Gilson Monteiro Fernandes à Rua Segunda C, no Bairro Santa Rita, neste Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>Vereador Julão</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1378/psf.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO DO “MINI PSF” DA COMUNIDADE DE LAGOA DE FÉLIX PEREIRA DE MANOEL CÂNDIDO SILVA (NEZINHO DA LAGOA), NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1289</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Total ou Parcial</t>
   </si>
   <si>
-    <t>EXECUTIVO MUNICIPAL</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1289/mensagem_de_veto_01.2026.docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1289/mensagem_de_veto_01.2026.docx.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI Nº 1189/2025, QUE “DISPÕE SOBRE A CRIAÇÃO DE PLANTÃO 24 HORAS NA FARMÁCIA BÁSICA MUNICIPAL PARA ATENDIMENTO EMERGENCIAL A POPULAÇÃO, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1290/mensagem_de_veto_01.2026.docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1290/mensagem_de_veto_01.2026.docx.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -414,68 +1440,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1289/mensagem_de_veto_01.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1290/mensagem_de_veto_01.2026.docx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1333/emenda_projeto_1206.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1368/emenda_aditiva__1206.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1369/emenda_modificativa__1206.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1293/indicacao-comunidade_de_cristina.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao-comunidade_de_lagoa_do_fundo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao-comunidade_de_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao-comunidade_de_pajeu_dos_ventos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1298/indicacao-comunidade_de_passagem_do_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1299/indicacao-comunidade_de_pedra_grande.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1297/indicacao-comunidade_de_tanquinho_de_aroeiras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1300/indicacao-comunidade_de_vereda_do_cercado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1304/img014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1305/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1308/construcao_de_passagem_molhada_manginga.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1310/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1317/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1313/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1314/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1315/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1316/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1318/0024-26_patrolhamento_e_cascalhamento_das_estradas_da_comunidade_de_agua_quente_-_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1321/img023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1335/029_26_patrolamento_e_encascalhamento_da_estrada_comunidade_de_matinha_povoado_de_paulo_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1339/apoio_ao_nascimento_de_multiplos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1338/31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1337/32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1336/33.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1343/0004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1347/035-26_indicacao_patrolamento_e_encascalhamento_nas_estradas_vicinais_que_dao_acesso_a_comunidade_de_lagoa_azul_zona_rural_caetite.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1350/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1353/instalacao_de_luminarias_tipo_globo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1377/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1292/mocao_parabens_escritor_jorge_couto_pimentel.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1301/mocao_de_pesar_wescley.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1322/img022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1324/mocao_luis.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1329/0003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1331/parcer_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1341/parecer_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1345/0005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1349/parecer_servidores_ambientais0010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1360/parecer_02.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1361/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1362/parecer_do_projeto_1207.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1366/img20260331_11463116.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1370/parecer_6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1371/parcer_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1372/parcer_5.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1374/scan_hj.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1375/parecer_007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no._______de_23_de_fevereiro_de_2026._estagio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_1204.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1319/pl__1205-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1323/projeto_de_lei_no._______de_23_de_fevereiro_de_2026._estagio-substituto.docx.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no._______de_12_de_marco_de_2026..docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1328/projeto_de_lei_1208.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1332/pl_1209_radio_educadora.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_no_1210.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1346/projeto_de_lei_1211.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1340/projeto_de_lei_no._______de_19_de_marco_de_2026..docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1344/projeto_de_lei_no._______de_20_de_marco_de_2026..docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1351/projeto_de_lei_n_1214_de_26_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1354/projeto_de_lei_-_prioridade_na_matricula_maes_atipicas_-_rodrigo_gondim_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1356/projeto_de_lei_karate0011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1355/projeto_de_lei_1217_-_feira_do_rolo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1359/denominacao_do_mini_psf_de_lagoa_de_felix_pereira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1373/projeto_de_lei_1219.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1378/psf.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1289/mensagem_de_veto_01.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1290/mensagem_de_veto_01.2026.docx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="207.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="58.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -503,63 +1529,2331 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" t="s">
+        <v>93</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" t="s">
+        <v>119</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H29" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H31" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F32" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" t="s">
+        <v>148</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" t="s">
+        <v>148</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" t="s">
+        <v>161</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" t="s">
+        <v>93</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H40" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" t="s">
+        <v>76</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H43" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>26</v>
+      </c>
+      <c r="E44" t="s">
+        <v>27</v>
+      </c>
+      <c r="F44" t="s">
+        <v>190</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" t="s">
+        <v>190</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" t="s">
+        <v>190</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47" t="s">
+        <v>203</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" t="s">
+        <v>27</v>
+      </c>
+      <c r="F48" t="s">
+        <v>114</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" t="s">
+        <v>114</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>215</v>
+      </c>
+      <c r="E50" t="s">
+        <v>216</v>
+      </c>
+      <c r="F50" t="s">
+        <v>119</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>215</v>
+      </c>
+      <c r="E51" t="s">
+        <v>216</v>
+      </c>
+      <c r="F51" t="s">
+        <v>93</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
+        <v>215</v>
+      </c>
+      <c r="E52" t="s">
+        <v>216</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H52" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>215</v>
+      </c>
+      <c r="E53" t="s">
+        <v>216</v>
+      </c>
+      <c r="F53" t="s">
+        <v>93</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" t="s">
+        <v>216</v>
+      </c>
+      <c r="F54" t="s">
+        <v>161</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H54" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>231</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>232</v>
+      </c>
+      <c r="E55" t="s">
+        <v>233</v>
+      </c>
+      <c r="F55" t="s">
         <v>18</v>
       </c>
-      <c r="H3" t="s">
-        <v>15</v>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>232</v>
+      </c>
+      <c r="E56" t="s">
+        <v>233</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H56" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>239</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" t="s">
+        <v>232</v>
+      </c>
+      <c r="E57" t="s">
+        <v>233</v>
+      </c>
+      <c r="F57" t="s">
+        <v>240</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" t="s">
+        <v>232</v>
+      </c>
+      <c r="E58" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" t="s">
+        <v>240</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" t="s">
+        <v>232</v>
+      </c>
+      <c r="E59" t="s">
+        <v>233</v>
+      </c>
+      <c r="F59" t="s">
+        <v>247</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>46</v>
+      </c>
+      <c r="D60" t="s">
+        <v>232</v>
+      </c>
+      <c r="E60" t="s">
+        <v>233</v>
+      </c>
+      <c r="F60" t="s">
+        <v>247</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H60" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>253</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" t="s">
+        <v>232</v>
+      </c>
+      <c r="E61" t="s">
+        <v>233</v>
+      </c>
+      <c r="F61" t="s">
+        <v>247</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H61" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>256</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>54</v>
+      </c>
+      <c r="D62" t="s">
+        <v>232</v>
+      </c>
+      <c r="E62" t="s">
+        <v>233</v>
+      </c>
+      <c r="F62" t="s">
+        <v>257</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H62" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>260</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" t="s">
+        <v>232</v>
+      </c>
+      <c r="E63" t="s">
+        <v>233</v>
+      </c>
+      <c r="F63" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H63" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>263</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" t="s">
+        <v>232</v>
+      </c>
+      <c r="E64" t="s">
+        <v>233</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>67</v>
+      </c>
+      <c r="D65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" t="s">
+        <v>233</v>
+      </c>
+      <c r="F65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H65" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>71</v>
+      </c>
+      <c r="D66" t="s">
+        <v>232</v>
+      </c>
+      <c r="E66" t="s">
+        <v>233</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H66" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H67" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>276</v>
+      </c>
+      <c r="D68" t="s">
+        <v>277</v>
+      </c>
+      <c r="E68" t="s">
+        <v>278</v>
+      </c>
+      <c r="F68" t="s">
+        <v>279</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" t="s">
+        <v>277</v>
+      </c>
+      <c r="E69" t="s">
+        <v>278</v>
+      </c>
+      <c r="F69" t="s">
+        <v>114</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H69" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>286</v>
+      </c>
+      <c r="D70" t="s">
+        <v>277</v>
+      </c>
+      <c r="E70" t="s">
+        <v>278</v>
+      </c>
+      <c r="F70" t="s">
+        <v>287</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H70" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>290</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>291</v>
+      </c>
+      <c r="D71" t="s">
+        <v>277</v>
+      </c>
+      <c r="E71" t="s">
+        <v>278</v>
+      </c>
+      <c r="F71" t="s">
+        <v>279</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>293</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>294</v>
+      </c>
+      <c r="D72" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" t="s">
+        <v>279</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H72" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>297</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>298</v>
+      </c>
+      <c r="D73" t="s">
+        <v>277</v>
+      </c>
+      <c r="E73" t="s">
+        <v>278</v>
+      </c>
+      <c r="F73" t="s">
+        <v>114</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H73" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>301</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>302</v>
+      </c>
+      <c r="D74" t="s">
+        <v>277</v>
+      </c>
+      <c r="E74" t="s">
+        <v>278</v>
+      </c>
+      <c r="F74" t="s">
+        <v>287</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H74" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>305</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>306</v>
+      </c>
+      <c r="D75" t="s">
+        <v>277</v>
+      </c>
+      <c r="E75" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
+        <v>190</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H75" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>309</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>310</v>
+      </c>
+      <c r="D76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E76" t="s">
+        <v>278</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H76" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>314</v>
+      </c>
+      <c r="D77" t="s">
+        <v>277</v>
+      </c>
+      <c r="E77" t="s">
+        <v>278</v>
+      </c>
+      <c r="F77" t="s">
+        <v>279</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H77" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>317</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>318</v>
+      </c>
+      <c r="D78" t="s">
+        <v>277</v>
+      </c>
+      <c r="E78" t="s">
+        <v>278</v>
+      </c>
+      <c r="F78" t="s">
+        <v>279</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H78" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>321</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>322</v>
+      </c>
+      <c r="D79" t="s">
+        <v>277</v>
+      </c>
+      <c r="E79" t="s">
+        <v>278</v>
+      </c>
+      <c r="F79" t="s">
+        <v>323</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H79" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>326</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>327</v>
+      </c>
+      <c r="D80" t="s">
+        <v>277</v>
+      </c>
+      <c r="E80" t="s">
+        <v>278</v>
+      </c>
+      <c r="F80" t="s">
+        <v>287</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H80" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>330</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>331</v>
+      </c>
+      <c r="D81" t="s">
+        <v>277</v>
+      </c>
+      <c r="E81" t="s">
+        <v>278</v>
+      </c>
+      <c r="F81" t="s">
+        <v>161</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H81" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>334</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>335</v>
+      </c>
+      <c r="D82" t="s">
+        <v>277</v>
+      </c>
+      <c r="E82" t="s">
+        <v>278</v>
+      </c>
+      <c r="F82" t="s">
+        <v>148</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>339</v>
+      </c>
+      <c r="D83" t="s">
+        <v>277</v>
+      </c>
+      <c r="E83" t="s">
+        <v>278</v>
+      </c>
+      <c r="F83" t="s">
+        <v>76</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H83" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>343</v>
+      </c>
+      <c r="D84" t="s">
+        <v>277</v>
+      </c>
+      <c r="E84" t="s">
+        <v>278</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H84" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>346</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>347</v>
+      </c>
+      <c r="D85" t="s">
+        <v>277</v>
+      </c>
+      <c r="E85" t="s">
+        <v>278</v>
+      </c>
+      <c r="F85" t="s">
+        <v>348</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H85" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>352</v>
+      </c>
+      <c r="E86" t="s">
+        <v>353</v>
+      </c>
+      <c r="F86" t="s">
+        <v>279</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H86" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>356</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>352</v>
+      </c>
+      <c r="E87" t="s">
+        <v>353</v>
+      </c>
+      <c r="F87" t="s">
+        <v>279</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H87" t="s">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>