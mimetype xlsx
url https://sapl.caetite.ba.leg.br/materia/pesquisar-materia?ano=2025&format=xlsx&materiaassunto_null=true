--- v2 (2026-01-28)
+++ v3 (2026-04-10)
@@ -10,4200 +10,4209 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2968" uniqueCount="1377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2976" uniqueCount="1380">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1255/emenda_da_lei_organica.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1255/emenda_da_lei_organica.pdf</t>
   </si>
   <si>
     <t>Promulga a emenda nº. 001/2025 de 07 de julho de 2025, cujo conteúdo faz parte integrante do presente ato de promulgação.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Gustavo França</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_n1.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_n1.pdf</t>
   </si>
   <si>
     <t>Sugerir a redução da faixa não edificável localizadas ao longo de todas as rodovias do perímetro urbano municipal, de 15 (quinze) metros para 5 (cinco) metros.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Donizete</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_n2.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_n2.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a criação de uma Casa de Apoio nas proximidades da UNACON, em caráter de urgência, para atender aos acompanhantes e enfermos em tratamento de câncer.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n3.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n3.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senho Prefeito Valtecio Aguiar, â construção de uma passagem molhada na comunidade de Candonga, trecho da estrada onde liga à comunidade de Barra de Caetité, neste município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n4.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n4.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtecio Aguiar, a construção de uma parssagem molhada na Comunidade de Periperi localizada na região de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n5.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n5.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtecio Aguiar, o serviço de patrolamento e roçagem das estradas da zona rural do nosso município.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Lelê de Cláudio Borges</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n6.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n6.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, a recuperação com cascalho, das estradas vicinais que dão acesso ao Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n7.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n7.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda com a pavimentação e a construção da rede de esgoto na Rua dos Morros e das Travessas do Mono 1,2,3 e 4, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n8.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n8.pdf</t>
   </si>
   <si>
     <t>indica ao Sf. Prefeito Municipal, a construção de uma praça pública e um espaço de Iazer, no fundo da igreja Católica no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_n9.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_n9.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda com a pavimentação, e a construção da rede de esgoto e de uma Praça de Lazer na Rua do Campo, ao fundo da Unidade de Educação infantil Maria Aparecida Santos Borges - UEIMA, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Naldinho da Ração</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n10.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n10.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal que estude a viabilidade de ampliação da entrada principal do Mercado de Roupas, localizado na Praça do Mercado, a fim de proporcionar maior visibilidade aos comerciantes e facilitar o fluxo de clientes.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n11.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n11.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo, a implantação permanente da Feira do Rolo no município, com o objetivo de oferecer à população um espaço para a troca, venda e compra de produtos diversos, estimulando a economia local e promovendo a interação entre os moradores de Caetité.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n12.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n12.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal a realização de estudos técnicos e orçamentários para a criação da Guarda Municipal de Caetité, com o objetivo de fortalecer a segurança pública e a proteção dos bens, serviços e instalações do município.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_n13.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_n13.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo, a ampliação do horário de funcionamento da Unidade Básica de Saúde (IJBS) de Maniaçu para 24 horas, com o objetivo de proporcionar atendimento emergencial à população da região, considerando as dificuldades de deslocamento até o município de Caetité e a necessidade de oferecer cuidados médicos mais rápidos aos pacientes em estado de urgência e emergência.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_n14.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_n14.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Caetité a necessidade urgente de calçamento da Rua dos Morros, no distrito de Brejinho das_x000D_
 Ametistas.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_n15.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_n15.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de construir um parquinho na Praça Jairo Pontes, popularmente conhecida como "Parque das Árvores e na Praça da Juventude.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_n16.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_n16.pdf</t>
   </si>
   <si>
     <t>indicação ao Sr° Prefeito Municipal, para que sejam tomadas as devidas providencias perante aos órgãos competentes, fazendo gestão junto ao DNIT, solicitando a recuperação do trecho que liga a BR-030 a BR-430, JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_n_17.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_n_17.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, a recuperação das estradas, da BR-O3O a Comunidade de Brejo dos Padres, com roçagem e encascalhamento.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_n18.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_n18.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, a recuperação com encacascalhamento, das estradas da Comunidade de Lagoa do Jacaré/Campinas.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_n19.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_n19.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Sr° Prefeito, Valtécio Aguiar, a necessidade de implantar, nas unidades de saúde do município, a utilização do prontuário eletrônico para cada paciente.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereador Miguel Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/</t>
+    <t>http://sapl.caetite.ba.leg.br/media/</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Valtecio Neves de Aguiar, o calçamento da Rua Nova Aliança (Rua da Escola Terezinha Bonfim), localizada no Bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n21.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n21.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Valtécio Neves de Aguiar, a necessidade de instalação de iluminação pública em duas travessas (chamadas de becos), localizadas entre a Avenida Nilo Peçanha e a Rua Salvador, no Bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n22.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n22.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Valtécio Neves de Aguiar, a construção de uma praça pública na comunidade Lagoa do Mato, no Município de Caetité, Bahia.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vereador Té de Nezinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n23.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n23.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma área de lazer no distrito sede de Pajeú dos Ventos, neste município.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n24.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n24.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção de uma Praça na Comunidade de Tabua, neste município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vereador Marcelinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_n25.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_n25.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente  a Recuperação com cascalho, das estradas nas Comunidades de Angico e_x000D_
 Olho d'Água no Distrito de maniaçu.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n26.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n26.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente o calçamento da Rua França, no Bairro Prisco Viana neste município</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n27.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n27.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, a iluminação na Avenida Nilo Peçanha, localizada no Bairro Buenos Aires_x000D_
 neste Município.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n28.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n28.pdf</t>
   </si>
   <si>
     <t>indica ao Sr°. Prefeito, que seja providenciado junto ao órgão competente, a Construção de uma praça no Bairro Prisco Viana neste município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Vereador Pedro Couto</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Sr° Prefeito Municipal, Valtécio Neves Aguiar, para que seja feito uma passagem molhada na Comunidade Lagoa dos Bois região do povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n30.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n30.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Sr°. Prefeito Municipal, Valtecio Neves Aguiar, para que seja feito uma passagem molhada na Comunidade São Miguel região do povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n31.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n31.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Sr° Prefeito Municipal, Valtécio Neves Aguiar, para que seja feito, o serviço de roçagens das estradas na zona rural das comunidades, de Água Quente, São Miguel, Caminho Velho e Pedra Grande, região do Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n32.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n32.pdf</t>
   </si>
   <si>
     <t>indica ao Sr°. Prefeito Municipal, na forma regimental, determinar que através do órgão competente, que promova a execução do serviço de mutirão de capina e limpeza das ruas no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n33.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n33.pdf</t>
   </si>
   <si>
     <t>indica ao Sr° Prefeito Municipal, na forma regimental, determinar que através do órgão competente, que promova a pavimentação do núcleo da  comunidade de Manoel Vicente, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_n34.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_n34.pdf</t>
   </si>
   <si>
     <t>Solicito à Prefeitura Municipal que sejam tomadas as providências necessárias para a ampliação da área do cemitério, para atender à crescente demanda da comunidade.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_n35.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_n35.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma passagem molhada na Ladeira da Fraqueza, localizada na Lagoa do Fundo, Distrito de Pajeú do Vento, neste município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_n36.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_n36.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as providências necessárias para a ampliação da cobertura do anfiteatro da Praça da Catedral.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_n37.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_n37.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo, a construção de uma Quadra Poliesportiva na Comunidade dos Morros Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n38.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n38.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo, a pavimentação das seguintes vias no Distrito de Caldeiras no município de Caetité.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n39.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n39.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo a construção de uma Quadra Poliesportiva na Comunidade da Mata, localizada no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Vereador Mário</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n40.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n40.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtécio Neves Aguiar que seja Idealizada a colocação de 8 (oito) braços de lâmpadas nos postes e substituição das queimadas na comunidade de São Miguel I e II.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n41.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n41.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtécio Neves Aguiar que seja Idealizada a colocação de 8 (oito) braços de lâmpadas nos postes e substituição das queimadas na Comunidade de São Miguel I e II.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n42.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n42.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção de 2 (duas) passagens molhadas na comunidade de Flores, neste município.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_n43.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_n43.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, â construção de  uma passagem molhada na comunidade de Curral Velho, neste município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n44.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n44.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de 1 (uma) passagem molhada na comunidade de Regapé, neste município.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_n45.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_n45.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, a construção de dois banheiros feminino e masculino na Quadra Poliesportiva do Manoel Lopes, localizada no Bairro Ovídeo Teixeira neste Município.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_n46.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_n46.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, o Calçamento da Rua Paraíba, no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n47.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n47.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, o calçamento da Rua 24 de Junho, no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Vereador Rodrigo Gondim</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_n48.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_n48.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito Municipal, providências no que se refere a melhoria das estradas na rota do leite em todo nosso município para melhor escoamento da produção.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_n49.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_n49.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito Municipal, providências no que se refere aos produtores de leite no pagamento das contas de energia dos tanques, contribuindo_x000D_
 assim de forma efetiva com essa categoria.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_n50.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_n50.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, providências no que se refere a aquisição de alimentos para ração animal junto à CONAB.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_n51.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_n51.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal, providências no que se refere à disponibilização de Médico Veterinário para acompanhamento dos produtores de leite.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_52.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar, a construção de uma praça no local onde está situada a Capela de Santa Rita, na Comunidade de lnvernada, no distrito de Brejinho das Ametistas, Município de Caetité.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n53.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n53.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar, a construção de banheiros na quadra da Praça do Colégio Manoel Lopes, no Bairro Ovídio Teixeira.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n54.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n54.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtecio Aguiar, a realocação dos contêineres de lixo do Mercado Municipal de Carne, situado no canteiro central da Praça do Mercado.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n55.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n55.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, que seja realizado a construção de um estacionamento na Avenida Woquiton Fernandes Teixeira, neste município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n56.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n56.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor prefeito Valtecio Aguiar, a construção de uma quadra poliesportiva na comunidade de Forquilha próximo a comunidade Vargem do Anguá.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Vereador Julão</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_n57.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_n57.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada a pavimentação asfáltica nas Ruas: Lindolfo Fernandes, Avenida Brasil e a Rua do Campo no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_n58.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_n58.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr° Prefeito Municipal, por meio da secretaria competente, a necessidade de pavimentação asfáltica na Ladeira da Mangueira, no Distrito de Pajeú dos ventos.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_n59.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_n59.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr° Prefeito Municipal, solicitar providências quanto à recuperação do muro do Cemitério da Comunidade da Gamileirinha (Lago da Vaca)' localizada na região de Paieú dos Ventos.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n60.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n60.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr° Prefeito Municipal, a ampliação do Cemitério da Comunidade Lagoa do Fundo, no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade de viabilizar a construção de uma praça na comunidade do Riacho da Vaca no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n62.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n62.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade da construção de dois vestiários na Quadra do Manoel Lopes.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n63.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n63.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal a necessidade da implantação de um Centro de Reabilitação para Pessoas com Deficiência (PCD's) no Prédio_x000D_
 onde atualmente funciona a UPA, considerando que em breve será transferida para sua nova instalação.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n64.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n64.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade de um estudo técnico para avaliar a viabilidade do deslocamento da unidade da CERB (Companhia_x000D_
 de Engenharia Hídrica e de saneamento da Bahia) para outra rírea pública considerando a relevância do espaço atualmente ocupado para os moradores do Bairro Ovídio Teixeira.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n65.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n65.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade da construção de uma passagem molhada na comunidade de Vereda das Mercês no distrito de_x000D_
 Maniaçu.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n66.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n66.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Pavimentação da Travessa Emanoel Alves Brito - Bairro Prisco Viana, neste município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n67.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n67.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o encascalhamento ê patrolâmento das estradas que ligam as Comunidades de Lagoa de Dentro, Lagoa de Fora à Comunidade de Quebra Braço e Adjacências, na Região de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n68.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n68.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o encascalhamênto e patrolâmento da estrada principal que liga o Distrito de Maniaçu à Comunidade do Cercado, neste Município.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n69.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n69.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Reforma da Quadra da Comunidade do Cercado, neste município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n70.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n70.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, a necessidade de disponibilizar curso de capacitação profissional para cuidadores de crianças com Transtorno do Espectro Autista e outras deficiências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n71.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n71.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, a necessidade de se fazer o recapeamento asfáltico da via "Terceira Avenida", responsável por interligar o bairro "São Vicente I" ao bairro "São Vicente III".</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n72.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n72.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar a instalação de quebra-molas na Avenida São Francisco, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n73.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n73.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Aguiar, a instalação de energia elétrica no cemitério do povoado de Santa Luzia e no cemitério da Comunidade de Campinas zona rural do município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n74.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n74.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Agúiar, a ampliação do Cemitério do Povoado de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n75.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n75.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, o serviço de pavimentação das ruas do Bairro Prisco Viana nesta cidade.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n76.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n76.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, a necessidade de pavimentar a Travessa Emanoel Alves de Brito, localizada no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_78.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_78.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar, que sejam tomadas as devidas providências para a implantação, em caráter de urgência, da rede de abastecimento de água da comunidade de Fazenda Nova, localizada na região de Pajeú do Vento.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n79.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n79.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar a realização da abertura de duas ruas (travessas) para interligar o bairro Nossa_x000D_
 Senhora da Paz ao Residencial São Luiz, localizado no âmbito do Programa Minha Casa Minha Vida. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Vereador Arual Rachid</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n80.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n80.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizado em regime de urgência serviço de reparo com possível substituição da bomba do poço tubular da Comunidade de Ingazeira (Papagaio), no município de Caetité.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n81.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n81.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a Realização dê estudo técnico para o melhoramento ao acesso ao Cruzeiro, localizado no bairro São José, neste município.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n82.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n82.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a conclusão da obra da Unidade Básica de Saúde (Mini Posto), na Comunidade de Lagoa de Félix Pereira, neste município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n83.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n83.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, e instalação de iluminação pública na entrada e saída do Distrito de Maniaçu, bem como a implantação de um pórtico dê Boas-vindas na entrada do Distrito, neste município.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n84.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n84.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção dê dois vestiários feminino e masculino na Quadra Poliesportiva da Comunidade de Aroeiras, neste Municipio.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n85.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n85.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção de dois banheiros feminino e masculino na Praça da Comunidade de Tanquinho dê Aroeiras, neste município.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n86.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n86.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a instalação de brinquedos na Praça da Comunidade de Tanquinho de Aroeiras, neste município.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n87.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n87.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar a abertura de estrada vicinal ligando Vereda das Cacimbas a furadinho, com extensão aproximada de 5 km, neste município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n88.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n88.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar, providências no que se refere à recuperação e pavimentação da Rua Deuslírio Pereira, localizada no Bairro Prisco Viana, neste município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n89.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n89.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr'. Prefeito, que seja providenciado junto ao órgão competente, a Liberação de rede Wi-fi para a população nos postos de saúde e órgãos_x000D_
 públicos neste Município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n90.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n90.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, o calçamento da Rua Vanilde Alves de Brito, localizada no Bairro Prisco_x000D_
 Viana neste município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n91.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n91.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, a Reforma da Praça da Feira Velha, localizada neste  município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n92.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n92.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a Construção da Praça do Mercado no Distrito de Caldeiras. neste município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a sinalização das estradas da zona rural com placas de identificação das comunidades e localidades.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n94.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n94.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal a necessidade de se construir uma Quadra Poliesportiva na Comunidade Quilombola de Sambaíba, Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n95.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n95.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal que, por meio da Secretaria de Assistência Social, seja estudada a viabilidade de implantação de um Núcleo Especial de Atendimento à Mulher NEAM, com o objetivo de acolher, orientar e proteger mulheres em situação de violência.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n96.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n96.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal, a construção de uma Praça Publica na Comunidade Quilombola da Malhada, localizada no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n97.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n97.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal a Construção de um novo Cemitério no Distrito de Caldeiras, considerando a situação de lotação do cemitério atual.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n98.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n98.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal a criação do Conselho Municipal da Juventude (COMJUV), com o objetivo de promover a participação ativa dos jovens nas Políticas Públicas e decisões que impactam sua realidade no município de Caetité.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n99.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n99.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma rampa de acesso, para pessoas com deficiência Física, junto ao calçamento, ambos na entrada do Colégio José Ferreira Pinto, Comunidade Campinas, zona rural deste Município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n100.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n100.pdf</t>
   </si>
   <si>
     <t>indica ao Exmo Senhor Prefeito Valtecio Aguiar, o calçamento da Praça Pública da Comunidade de Pedra Grande.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n101.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n101.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, a realização de calçamento da Rua Escola Agrícola, situada no Bairro Ovídio Teixeira,_x000D_
 tendo como referência a localização em frente ao lava-jato Sogra de Ouro.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n102.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n102.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito Municipal, a construção de uma Quadra Poliesportiva Coberta, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n103.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n103.pdf</t>
   </si>
   <si>
     <t>IndIca ao Excelentíssimo senhor Prefeito Municipal, Valtecio Neves Aguiar para que seja realizado a construção de dois ( 2 ) banheiros com vestuários feminino e masculino, na quadra poliesportiva que fica localizada na Praça da Comunidade de Campinas, Povoado de Santa luzia.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n104_1.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n104_1.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor Prefeito Valtécio Neves de Aguiar a necessidade de realizar a revitalização da quadra poliesportiva localizada no_x000D_
 Bairro Baraúna.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_n105.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_n105.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as devidas providências no sentido de viabilizar a limpeza e a instalação de um novo padrão de energia elétrica no poço artesiano da comunidade da Mata. distrito de Pajeú.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_n106.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_n106.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas providências urgentes para a limpeza e reconstrução da barragem da comunidade dos Morros, no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_n107.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_n107.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal que sejam realizadas as ações necessárias para a construção de uma passagem molhada sobre o Rio do Riacho da Vaca, na localidade conhecida como Piscina no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n108.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n108.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal que, sejam adotadas as providências necessárias para a construção de uma passagem molhada na ladeira conhecida como Ladeira de Compadre Lé no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_n109.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_n109.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor Prefeito Municipal, que seja realizado um estudo técnico e análise de viabilidade para a construção de uma pista de Motocross permanente no distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_n110.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_n110.pdf</t>
   </si>
   <si>
     <t>Indicação Excelentíssimo Senhor prefeito Valtécio Neves Aguiar, para que seja feita a construção de vestiários masculino e feminino na Comunidade Cabeça da Vargem, localizada na região de Lagoa de Félix Pereira, no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_n111.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_n111.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr° Prefeito Municipal, para que sejam tomadas as devidas providências referente a recuperação do trecho que liga a BR-030 a BR-430.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_n112.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_n112.pdf</t>
   </si>
   <si>
     <t>Indicação Exmo. Senhor Prefeito Valtécio Aguiar, a Pavimentação da Rua Radialista Normaly, localizada no bairro Prisco Viana, neste Munícipio.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_n113.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_n113.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, que seja providenciada a instalação de um redutor de velocidade, bem como a devida sinalização viária, no entroncamento da BR030, na entrada da nova unidade de pronto Atendimento(UPA) de nossa cidade.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito Municipal, a recuperação com encacascalhamento, das estradas que ligam as Comunidades de Cabeça da Onça, Pau Feno e Pedra Grande em Santa Luzia.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n115.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n115.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, a criação de um Conselho Municipal de Recursos Hídricos no presente município, Caetité, Bahia.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n116.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n116.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar que busque, junto ao Govermo do Estado da Bahia implantação de uma base do Corpo de Bombeiros, neste município.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n117.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n117.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo senhor Prefeito Valtécio Aguiar que busque, junto ao Governo do Estado da Bahia a implantação de um Instituto Médico Legal (lML), neste Município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_n118.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_n118.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar que busque, junto ao Governo do Estado da Bahia e ao Ministério da Agricultura e Pecuária (APA) â implantação de um laticínio público no Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_n119.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_n119.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Águia indica a construção de uma praça pública em frente à igreja da comunidade Lagoa dê Félix Pereira, neste Município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_n120.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_n120.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, o Patrolamento das estradas vicinais da comunidade de Espigão, localizada_x000D_
 neste Município.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_121.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_121.pdf</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito, que seja providenciado junto ao órgão competente, a Reaplicação da tinta sinalizadora das faixas de pedestres, neste Município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_122.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_122.pdf</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito Municipal' a construção de Passagem de Nível Elevado, na Avenida Dom Manoel Raimundo de Melo' nas imediações da antiga Escola Carrossel, em nosso Município'</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_123.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, venho por meio deste, solicitar, a implantação de um ponto de atendimento do Cadastro Único (CadÚnico) e do Programa Bolsa Família no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_124.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, venho por meio deste, solicitar, que seja tomada a devida providência para a recuperação da quadra poliesportiva da Comunidade Cercado.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_125.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_125.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, venho,por meio deste, solicitar, Construção de uma Praça Pública em frente à Escola José Marques na Comunidade do Cercado.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_126.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a ampliação dos Serviços de Saúde Mental no município de Caetité, com a implantação de um CAPS AD (Álcool e Drogas) e de um CAPS i(Infanto-juvenil) no município de Caetité - BA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_127.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_127.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a realização da reforma geral e cobertura da Quadra Poliesportiva da Comunidade de Campinas no Distrito de Santa Luzia, no Município de Caetité -BA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_128.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal a realização da reforma e cobertura da quadra poliesportiva da comunidade do Cercado, no Distrito de Maniaçu, Município de Caetité - BA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_129.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_129.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelsíssimo Senhor Prefeito Municipal que seja a realizada uma Avaliação e Mapeamento das Comunidades Rurais que não recebem atendimento contínuo da Assistência Social, com a finalidade de ampliar a atuação dos serviços do CRAS por meio do PAIF ou da implantação de Pontos de Apoio/Centros de Convivência na Zona Rural.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_130.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_130.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Srº. Prefeito de Caetité, Valtécio Neves Aguiar, para que seja feito uma ( 01 ) passagem Molhada Comunidade Lagoa Azul região do Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_131.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_131.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, que seja realizada a recuperação e manutenção da estrada conhecida como Ladeira da Mata do Anguá, localizada na zona rural deste Município.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito Municipal, em caráter de urgência, a reforma da UBS (Unidade Básica de Saúde) do Bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_133.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção de uma Praça Pública ao lado da Quadra Poliesportiva, no Centro do Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_134.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_134.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção de um novo Cemitério no Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_135.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de implantação de um redutor de velocidade (quebra+molas) e a realização dê um Estudo técnico para sinalização viária na BR{30, saída para Brumado, nas proximidades da entrada da Rua Mem. de Sá (subida para o Centro Administrativo), neste Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_136.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_136.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar, a construção dê um Ponto de Ônibus no trevo de acesso ao Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Valtécio Aguiar que busque, Junto ao Governo do Estado da Bahia a construção de uma área destinada à Comercialização de Animais no Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_138.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_138.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, a construção de rama praça pública na Comunidade do Serrote, ao redor da Igreja que este no presente momento, ainda em construção.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_139.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_139.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a pavimentação da Rua Ana Alves Teixeira, localizada no bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguia a pavimentação das Travessas Ovídeo Rochael, localizada no bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_141.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_141.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar a criação de uma oficina de Pilates para a Comunidade de Invernada, com o objetivo de promover saúde, bem-estar e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_142.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_142.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade dê ampliação e recuperação da ponte da Comunidade de Paraguai, localizada no Distrito de Pajeú do Vento, neste Município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_143.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_143.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a implantação de sinalização e guarda corpo de madeire na ponte da Comunidade de Ilha, localizada no Distrito do Pajeú do Vento, neste Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Indicação Srº. Prefeito, que seja providenciado junto ao órgão competente, a Realização de melhorias no CAPS do município, incluindo reformas estruturais para tornar o ambiente mais acolhedor ou até mesmo a mudança do local.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_145.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_145.pdf</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito, que seja providenciado junto ao órgão competente, a Disponibilização de Transporte Público ou Veículo exclusivo para garantir_x000D_
 o acesso dos pacientes ao serviço do CAPS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_146.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_146.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr . Prefeito Municipal, a recuperação com cascalho, das estradas vicinais que dão acesso ao Distrito de Brejinho das Ametistas, especificamente da Ladeira de Antônio de Doza, na Comunidade de Vereda, no Curral Velho.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_147.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_147.pdf</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito, que seja providenciado junto ao órgão competente, a Criação de Espaço Exclusivo ê Acessível para Pessoas com Deficiência (PCDs)_x000D_
 nos Eventos Públicos Municipais.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_148.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_148.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Srº Prefeito Municipal, Valtécio Neves Aguiar para que seja realizado o nivelamento da Rua Ronaldo Ferreira de Souza no Bairro Alto do Observatório em Caetité.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_149.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_149.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr° Prefeito Municipal, Valtécio Neves Aguiar para que seja realizado A Pavimentação da Rua Radialista Normaly no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_150.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_150.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Pavimentação da Rua Antônio Brito, localizada no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_151.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_151.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Pavimentação da Rua Edgar Nascimento Santana, localizada no Bairro São Vicente, neste Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_152.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_152.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal o calçamento da Rua Tocantins, Bairro Prisco Viana, município de Caetité - BA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_153.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_153.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de pórticos nas entradas dos Distritos de Caldeiras e Brejinho, município de_x000D_
 Caetité - BA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_154.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_154.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a instalação de ponto de ônibus no Distritos de Caldeira, município de Caetité - BA.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_155.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_155.pdf</t>
   </si>
   <si>
     <t>Indica a Superintendência de infraestrutura de Transportes (SIT) a instalação de três redutores de velocidade (quebra-molas) na rodovia BA-156, nas imediações da chegada ao Distrito de Caldeiras, município de Caetité -BA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_156.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, Abertura e implantação de dois portões no Mercado de Vestiários, neste Município.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_157.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Valtécio Neves de Aguiar, que sejam tomadas as providências necessárias para a Sinalização da praça localizada no Loteamento Santa Mônica.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_no_158.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Valtécio Neves de Aguiar o calçamento da Avenida Nestor Duarte, que interliga as Avenidas Nilo Peçanha e Olimar Oliveira, na saída para Maniaçu.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_159.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, venho, por meio deste, a perfuração de um poço artesiano na Escola Municipal Mem de Sá.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1067/indicaco_no_160.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1067/indicaco_no_160.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves de Aguiar, que seja providenciada a criação de uma Casa do Artesão no município de Caetité.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_161.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de patrolar as estradas das comunidades rurais de Serrote, Lagoa do Serrote, Cabeceira D'Água e Sussapara.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_162.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_162.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves de Aguiar, venho, por meio deste, solicitar, que seja doado um terreno público à Associação de Pais e Amigos dos Autistas de Caetité -Anjo Azul, para a construção da sua sede própria.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_163.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que seja providenciado junto ao órgão competente, a Reforma dos banheiros ao lado da Igreja Senhora Sant'Ana na Praça da Catedral, localizada neste Munícipio.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_164.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_164.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que seja providenciado junto ao órgão competente, a Construção de uma Creche no Bairro Prisco Viana, localizado neste Município.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_165.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que seja providenciado junto ao órgão competente, a Construção de uma Quadra Poliesportiva no Bairro Prisco Viana, localizado neste Município.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_166.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que seja providenciado junto ao órgão competente, a Construção de uma Praça no Bairro Prisco Viana, localizado neste Município.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_167.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_167.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Valtecio Aguiar, a reforma e revitalização da Praça Rodrigues Lima, Centro. Conhecida popularmente como "Praça Feira Velha", neste município.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_168.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_168.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a aquisição de um micro-ônibus para servir a Secretaria de Esporte, Cultura e Lazer (SECELT), município de Caetité - BA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_no_169.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_no_169.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo senhor Prefeito Municipal que reavalie o Projeto de Divisão da Secretaria de Esporte, Cultura e Lazer (SECELT), onde uma secretaria seria cultura e turismo e a outra, esporte e lazer, município de Caetité - BA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_170.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_170.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que faça a limpeza do bueiro da feira do Distrito de Brejinho das Ametistas, precisamente vindo da estrada nova até chegar na feira, município de Caetité - BA.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_171.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_171.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr". Prefeito Municipal, por meio da Secretaria competente, a construção de um muro de proteção, acesso até a estrada principal e implantação de uma placa de identificação de patrimônio histórico no Cemitério Velho do Distrito de Brejinho das Ametistas - Caetité/BA.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_172.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_172.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, por meio da Secretaria competente, a restauração, proteção, gradeamento, com acesso público e a identificação por placa explicativa ressaltando sua importância histórica e turística do Cruzeiro fincado na rua Caetité, no Distrito de Brejinho das Ametistas - Caetité/BA.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_173.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_173.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr'. Prefeito Municipal, que viabilize estudos junto a secretaria pertinente, para a construção de portal e/ou pórtico na entrada do Distrito de Brejinho das Ametistas - Caetité- Bahia, com os dizeres: "Bem vindo a Brejinho das Ametistas, Terra da Ametista e de Waldick Soriano".</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_174.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_174.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr". Prefeito Municipal, a recuperação com cascalho das estradas da Comunidade de Ángua, especificamente da Ladeira de Ze de Fia, zona rural de Caetité - Bahia.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_175.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr'. Prefeito Municipal, a implantação e construção, de praça na Comunidade de Cristal.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_176.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr'. Prefeito Municipal, em caráter de urgência, a instalação de água e energia no Cemitério da Comunidade de Lagoa de Dentro de Maniaçu.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_177.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_177.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento da Rua Ana da Silva Bastos, localizada no bairro Prisco Viana, neste município.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_178.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_178.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Reforma da Quadra do Povoado de Juazeiro, neste município.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_179.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_179.pdf</t>
   </si>
   <si>
     <t>Indica ao Srº. Prefeito Municipal, solicitando a manutenção da iluminação pública do Distrito de Brejinho das Ametistas e das comunidades do distrito - Caetité/BA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_180.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_180.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr'- Prefeito Municipal, determinar ao setor competente que proceda com a manutenção do calçamento e iluminação pública da Comunidade de Campinas, Distrito de Santa Luzia- Caetité/BA.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_181.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_181.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que seja realizada a limpeza da aguada pública na Comunidade de Santo Antônio do Tamboril, no município de Caetité.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_182.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a instalação elétrica do poço, da Comunidade de Umbuzeiro</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que seja viabilizada a construção de sanitários públicos na área externa do Centro Administrativo, no município de Caetité.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_184.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_184.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a recuperação e,com encascalhamento, das estradas que ligam as Comunidades de Cuba, Lagoa de Felix Pereira e Cabeça da Vargem (abaixo-assinado em anexo).</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_no_185.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_no_185.pdf</t>
   </si>
   <si>
     <t>Francisco Doulizete Gomes, Vereador com assento nesta Câmara Legislativa, indica ao Exmo Senhor Prefeito Valtécio Aguiar, a possibilidade de realizar o replantio de uma árvore na rotatória localizada na Praça Jairo Pontes, popularmente conhecida como Parque das Árvores.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_no_186.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_no_186.pdf</t>
   </si>
   <si>
     <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Srº Prefeito, que seja providenciado junto ao órgão competente, a Reforma_x000D_
 da Quadra Poliesportiva da Comunidade de Formosa II, localizada neste Município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_no_187.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_no_187.pdf</t>
   </si>
   <si>
     <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Sr° Prefeito, que seja providenciado junto ao órgão competente, a Reforma da Quadra Poliesportiva da Comunidade de Papagaio, localizada neste Município.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_no_188.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_no_188.pdf</t>
   </si>
   <si>
     <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Srº Prefeito, que seja providenciado junto ao órgão competente, o calçamento da rua Vanilde Alves de Brito no Bairro Prisco Viana, localizado neste Município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_no_189.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_no_189.pdf</t>
   </si>
   <si>
     <t>Marcelo Araújo Lopes, Vereador com assento nesta Casa Legislativa, indica ao Srº Prefeito, que seja providenciado junto ao órgão competente, a Reforma do PSF CAE lll localizado na rua Rui Barbosa neste Município.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_190.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_190.pdf</t>
   </si>
   <si>
     <t>O Vereador Té de Nezinho, com assento nesta Câmara Legislativa, indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Reforma da Quadra Poliesportiva do Distrito de Maniaçu, neste município.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_no_191.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_no_191.pdf</t>
   </si>
   <si>
     <t>O Vereador Té de Nezinho, com Assento nesta Câmara Legislativa, indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento da Tv. 3 Piaui, localizada no Bairro Ovídio Teixeira, neste município.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_192.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_192.pdf</t>
   </si>
   <si>
     <t>O Vereador Té de Nezinho, com assento nesta Câmara Legislativa, indica ao Exmo Senhor Prefeito Valtécio Aguiar, a instalação de iluminação pública na Rua Doze de Outubro, localizada no bairro Lamarão, neste município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_193.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_193.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Srº. Prefeito Municipal, a recuperação das estradas vicinais, da Comunidade de Escadinha do Pirajá (antiga propriedade de Dácio Oliveira), com roçagem e encascalhamento.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_194.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_194.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma Academia de Saúde na comunidade Cercado.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_195.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_195.pdf</t>
   </si>
   <si>
     <t>Indica a Reforma Geral da Praça do Bairro Alto do Cristo, neste município, incluindo melhorias na quadra poliesportiva, pintura, jardinagem, calçamento, bancos, iluminação, tela de proteção, ampliação de lixeiras e banheiros.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_196.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_196.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da estrada que dá acesso à Comunidade de Juazeiro, estendendo-se às comunidades vizinhas de Quessengue, Frios, Mucambo, Roçadinho, Caldeirão, Pau Ferro, Lagoinha, Baixão do Juazeiro, no município de Caetité.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_197.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_197.pdf</t>
   </si>
   <si>
     <t>Indica a recuperação da estrada que dá acesso à Comunidade de Riacho da Vaca, no município de Caetité.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_198.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_198.pdf</t>
   </si>
   <si>
     <t>Indica a Reforma Geral da Quadra Poliesportiva Professor José Claudio da Silva, na Rua da Ladeira, s/n, Distrito de Brejinho das Ametistas, neste município.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_no_199.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_no_199.pdf</t>
   </si>
   <si>
     <t>O Vereador Té de Nezinho, com assento nesta Câmara Legislativa, indica ao Exmo Senhor Prefeito Valtécio Aguiar, a cobertura e melhorias do ponto dos taxistas (ASTAC), localizado ao lado da Rodoviária, neste município.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_200.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_200.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Srº. Prefeito Municipal, o calçamento da Rua Manoel Alves de Brito, localizada no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1195/ind_201.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1195/ind_201.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a perfuração e instalação de um poço artesiano na Comunidade de Aroeiras, com o objetivo de abastecer a própria comunidade e também a comunidade de Passagem do Limoeiro, localizadas no Distrito de Pajeú do Vento, neste Município.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_202.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_202.pdf</t>
   </si>
   <si>
     <t>Pedro Couto Costa, Vereador com assento nesta Casa Legislativ4 indica ao Exmo. Sr. Prefeito Municipal, Valtécio Neves Aguia4, para elevação do povoado de Santa Luzia a categoria de Distrito.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_203.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_203.pdf</t>
   </si>
   <si>
     <t>GUSTAVO LUIZ SOARES FRANÇA, Vereador com assento nesta Casa Legislativa, indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de instalar 2 (dois) corrimões na escadaria que dá acesso ao Galpão de Alimentação do Mercado Municipal.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_204.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_204.pdf</t>
   </si>
   <si>
     <t>Miguel Gonçalves Nogueira, vereador com assento nesta Casa Legislativa, vem, por meio desta, indicar ao Senhor Prefeito Valtécio Neves de Aguiar a instalação de um semáforo ê de uma faixa de pedestre no cruzamento entre a Avenida Waldick Soriano e a nova Unidade de Pronto Atendimento (UPA) Tipo III, localizada na cidade de Caetité.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Srº. Prefeito Municipal, que seja realizada a manutenção e_x000D_
 substituição das lâmpadas queimadas na Comunidade de Cercado, neste Município.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_206.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_206.pdf</t>
   </si>
   <si>
     <t>Mário Rebouças de Almeida, vereador com assento nesta Casa Legislativa- indica ao Senhor Prefeito Valtécio Neves Aguiar a implantação do Projeto "Zona Azul" no Município de Caetité.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1201/creche_prisco_viana.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1201/creche_prisco_viana.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a Construção de uma Creche no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_208-_2025.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_208-_2025.pdf</t>
   </si>
   <si>
     <t>Indicar ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade da criação do Projeto Estudante Destaque, que visa estimular o processo de ensino e aprendizagem, valorizando o esforço e a dedicação dos alunos em seu desenvolvimento educacional</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1207/img20251117_11062918.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1207/img20251117_11062918.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada a manutenção com substituição das lâmpadas queimadas e instalação braço de luz em postes da Comunidade de Pedra Grande/Aroeiras, neste Município.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1206/img20251117_11223530.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1206/img20251117_11223530.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada recuperação de estrada, com aplicação de cascalho e instalação de manilhas, em trechos localizados na Comunidade de Pedra Grande/Aroeiras, neste Município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1215/img20251124_12460247.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1215/img20251124_12460247.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada a instalação de braços e lâmpadas em postes da Comunidade de Anguá, neste Município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1216/img20251125_11140629.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1216/img20251125_11140629.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada recuperação do trecho da estrada vicinal, iniciando na Lagoa dos Burros seguindo até a baixada do Senhor Benvindo, na Comunidade de Pedra Grande/Santa Luzia, com aplicação de Cascalho ou cacos de telhas, de acordo com a viabilidade técnica.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1254/img20251208_12031345.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1254/img20251208_12031345.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada a manutenção com substituição das lâmpadas queimadas e instalação braço de luz em postes da Comunidade de Vargem do Sal/Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1256/img20251215_11190345.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1256/img20251215_11190345.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada recuperação de estradas, com aplicação de cascalho, nas Comunidades de Chapada, Tigre neste município de Caetité, até a divisa com o Município de Igaporã.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1257/img20251215_11142543.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1257/img20251215_11142543.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, que seja realizada a manutenção com substituição das lâmpadas queimadas e instalação braço de luz em postes da Comunidade de Chapada/Caldeiras, neste Município.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1258/img20251215_11223358.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1258/img20251215_11223358.pdf</t>
   </si>
   <si>
     <t>Álvaro Montenegro C. Oliveira, Vereador com assento neste Legislativo Municipal, indica ao Sr°. Prefeito Municipal, a troca de lâmpadas queimadas e instalação de braços, de luz na Sede do Distrito de Caldeiras, neste Município.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_217.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_217.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada recuperação de estradas, com aplicação de cascalho, nas Comunidades de Chapada, Tigre neste município de Caetité, até a divisa com o Município de Igaporã.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_218.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_218.pdf</t>
   </si>
   <si>
     <t>Indica a troca de lâmpadas queimadas e instalação de braços, de luz na Sede do Distrito de Caldeiras, neste Município.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1040/mocao_de_pesar-olavo.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1040/mocao_de_pesar-olavo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família enlutada do senhor Olavo Pimentel, filho de Leonel Pimentel Filho e Maria do Carmo Pereira Pimentel. Olavo nasceu em 17 de outubro de 1922, na Comunidade de lnvernada, município de Caetité, onde cresceu em meio a natureza e aos valores da vida do campo.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_pesar-antonio_neves.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_pesar-antonio_neves.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Antônio Neves de Oliveira' ocorrido na data de 28 de fevereiro de 2025, no Distrito de Pajeú dos Ventos, em nosso Município.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_pesar-manoel_candido.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_pesar-manoel_candido.pdf</t>
   </si>
   <si>
     <t>Moção de profundo Pesar pelo falecimento do Senhor Manoel Cândido Silva, pai do Nobre colega Vereador Té de Nezinho, ocorrido na cidade de Guanambi, no dia 15 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1043/mocao_de_pesar-joao_fernandes.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1043/mocao_de_pesar-joao_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de profundo Pesar pelo falecimento do Senhor João_x000D_
 Fernandes Pereira, conhecido como "João de Rosa" ou "João da Lagoa", ocorrido no dia 28 de fevereiro de 2O25, aos 78 anos.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1044/mocaode_aplausos_e_congratulacoe-ivana_bastos.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1044/mocaode_aplausos_e_congratulacoe-ivana_bastos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Deputada Estadual Ivana Bastos, pela sua significativa trajetória e pela recente conquista de assumir a Presidência da Assembleia Legislativa da Bahia (ALBA), tomando-se a primeira mulher a ocupar este cargo em 190 anos de história.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1045/mocao_de_pesar-elita_magalhaes.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1045/mocao_de_pesar-elita_magalhaes.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Elita Magalhães Alves, ocorrido no dia 19 de março do corrente ano, aos 73 anos.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1046/mocao_de_pesar-helenice_angelica.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1046/mocao_de_pesar-helenice_angelica.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Helenice Angélica Silva Lopes, ocorrido no dia 31 de março do corrente ano, aos 60 anos.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1047/mocao_de_pesar-jeferson_soares.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1047/mocao_de_pesar-jeferson_soares.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Jeferson Soares Teixeira, ocorrido no dia 20 de março aos 29 anos de idade. Jeferson era filho de Marta Soares Teixeira e Alcides dos Santos Teixeira.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pelo falecimento de Carlos Aguiar Ledo, ocorrido no dia 04 de abril de 2025 na Fundação Hospitalar Senhora Santana de Caetité.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar-jailson.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar-jailson.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar JAILSON ANDRADE ALVES. Suscito que, quando a morte nos ceifa uma vida querida, não há muito o que dizer, o que consolar, porque a sensação de vazio e perda que fica na alma não é possível descrever, restando ao tempo minimizar a dor.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar-tiago.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar-tiago.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Srº. Thiago Henrique dos Santos, ocorrido em 08 de Abril de 2025, externando profundo sentimento de solidariedade à sua família e amigos,</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1051/mocao_de_pesar-papa.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1051/mocao_de_pesar-papa.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pelo falecimento de Jorge Mario Bergoglio, o Papa Francisco, ocorrido no dia 2l de abril de2025, na Cidade do Vaticano. Seu óbito foi em oriundo de um Acidente Vascular Cerebral (AVC) e Insuficiência Cardíaca.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1052/mocao_de_congratulacoes-diocese.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1052/mocao_de_congratulacoes-diocese.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Diocese de Caetité e à Conferência Nacional dos Bispos do Brasil pela realização da Campanha da Fraternidade 2025 "Fraternidade e Ecologia integral - Deus viu que tudo era muito bom" (Gn. 1,31).</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1053/mocao_de_pesar-_glaydson_eduardo.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1053/mocao_de_pesar-_glaydson_eduardo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao jovem Glaydson Eduardo de Aguiar Borges, 'Eduardo Aguiar', também conhecido, popularmente, como Jotinha.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_aplausos_-cavalgada_lara_fernandes.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_aplausos_-cavalgada_lara_fernandes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e reconhecimento ao Grupo de Cavalgada Lara Fernandes.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1055/mocao_aplalsos_-carlos_ramon.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1055/mocao_aplalsos_-carlos_ramon.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao medico coloproctologista Dr. Carlos Ramon Silveira Mendes pela sua eleição à Presidência da Sociedade Brasileira de Coloproctologia para o biênio 2029/2030.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1058/mocao_de_aplausos_coronel_jose_roberto_suarez.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1058/mocao_de_aplausos_coronel_jose_roberto_suarez.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE APLAUSOS E CONGRATULAÇOES AO TENENTE CORONEL JOSE ROBERTO SUAREZ</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_aplausos_naza_bakes.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_aplausos_naza_bakes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pela realização do 70 Desafio de Gerais em Caetité pelo amigo Naza Bikes</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_pesar_aurelina_amelia.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_pesar_aurelina_amelia.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Família enlutada do amigo José Junqueira (Zeca de Fia), pelo falecimento da sua esposa Aurelina Amélia.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_gilberto_brito.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_gilberto_brito.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Gilberto Brito Cortes, ocorrido no dia 24 de junho do corrente ano.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1062/mocao_de_pesar_joaquim_oliveira_da_silva.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1062/mocao_de_pesar_joaquim_oliveira_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Joaquim Oliveira da Silva</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_de_pesar_vitorio_franca_varela_de_albuquerque.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_de_pesar_vitorio_franca_varela_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>Encaminha pesar pelo falecimento do Caetiteense Vitório França Varela de Albuquerque</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_pesar_-paulo_de_quidim.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_pesar_-paulo_de_quidim.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Paulo Hebert Gardoso Fernandes</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_pesar_-paulo_camara.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_pesar_-paulo_camara.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à Família enlutada do senhor Paulo Francisco de Carvalho Câmara, (ex Deputado).</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1070/mocao_de_pesar_-elisa_oliveira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1070/mocao_de_pesar_-elisa_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Elisa de Oliveira,</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1111/mocaoa_de_pesar_-salvador_oliveira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1111/mocaoa_de_pesar_-salvador_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento de Salvador Oliveira de Souza,ocorrido no dia 21 de agosto de 2025</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_pesar-ademar_soares.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_pesar-ademar_soares.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de pesar peio falecimento de Ademar Soares da Silva, ocorrido no dia 06 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_pesar-giovane_lima.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_pesar-giovane_lima.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de pesar pelo falecimento de Giovane Lima Araújo, ocorrido no dia 06 de abril do corrente ano.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_pesar-carlos_junqueira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_pesar-carlos_junqueira.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar à Família enlutada do senhor Carlos de Souza Junqueira (JUNQUEIRA) que faleceu aos 08 dias de mês de março de 2025</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_-edesio_rodrigues.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_-edesio_rodrigues.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar à Família enlutada do senhor Edésio Rodrigues Rocha</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_-manoel_messias.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_-manoel_messias.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar à Família enlutada do senhor Manoel Messias Fernandes,</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1149/mocao_de_aplauso_-karateca.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1149/mocao_de_aplauso_-karateca.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Caetité, atendendo à iniciativa do Vereador Pedro Couto, manifesta publicamente seu reconhecimento aos alunos caratecas, que, com disciplina, esforço e dedicação, vêm elevando o nome de nossa cidade através do esporte.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1150/mocao_de_pesar_-_cleverson.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1150/mocao_de_pesar_-_cleverson.pdf</t>
   </si>
   <si>
     <t>A Câmara de vereadores do Município de Caetité Estado da Bahia, através do Vereador Álvaro Montenegro C. Oliveira, apresenta Moção de Pesar à Família enlutada do jovem senhor Cleverson Rubens Nunes Oliveira. Cleverson nasceu em 18 de de julho de 2001, seu falecimento ocorreu dia 07 de setembro de 2O2S Natural de Caetité, filho de Silvana dos Santos Nunes e Carlos Roberto Oliveira Silva.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_de_pesar_de_waldir_carvalho.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_de_pesar_de_waldir_carvalho.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores do Município de Caetité Estado da Bahia, através dos Vereadores Wasley lsaque Santos Borges, Álvaro Montenegro C. Oliveira e Rodrigo Júnior Lima Gondim, apresentam Moção de Pesar à Família enlutada do senhor' Waldir carvalho santos. Waldir nasceu em 28 de de setembro de 1963, seu falecimento ocorreu dia 04 de setembro de2025. Natural de Caetité, filho de Ana Carvalho Santos e de Enedino Souza Santos.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1152/mocao_de_pesar_-jose_castro.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1152/mocao_de_pesar_-jose_castro.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores do Município de Caetité Estado da Bahia, através do Vereador Wesley lsaque Santos Borges "Le!ê de Claudio Borges, apresenta Moção de Pesar à Família enlutada do senhor Salvador Castro Lopes, filho de José de Castro Lopes e Odete Maria Lopes. Salvador, nasceu em 02 de julho de 1959, no Distrito de Brejinho das Ametistas, município de Caetité - Bahia, onde cresceu em meio a natureza e aos valores da vida simples do campo.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1153/mocao_de_pesar_-maria_alves.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1153/mocao_de_pesar_-maria_alves.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores do Município de Caetité Estado da Bahia, através do Vereador Wesley lsaque Santos Borges "Lelê de Claudio Borges, apresenta Moção de Pesar pelo falecimento da senhora Maria Alves Rocha, ocorrido no dia 14 de agosto de 2025, deixando saudades eternas no coração de todos.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1163/mocao_de_pesar-nadir_monteiro.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1163/mocao_de_pesar-nadir_monteiro.pdf</t>
   </si>
   <si>
     <t>Encaminha pesar pelo falecimento da caetiteense Nadir Monteiro Pires.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_apalusos-_paroquia_n.s.aparecida.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_apalusos-_paroquia_n.s.aparecida.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Á PAROQUIA NOSSA SENHORA DA CONCEIÇÃO APARECIDA.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_igreja_menonita.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_igreja_menonita.pdf</t>
   </si>
   <si>
     <t>Faz inserir nos anais desta Casa Moção de Parabéns em Homenagem aos 25 anos da Igreja Evangelica Menonita Renovada em nossa cidade.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_pesar_n05_-_maria_ana_da_silva_santos.docx</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_pesar_n05_-_maria_ana_da_silva_santos.docx</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar pelo falecimento de Maria Ana da Silva Santos, que veio a falecer no dia 10 de novembro de 2025, aqui em Caetité.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1260/mocao_de_pesar-_jorge_pereira_da_silva.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1260/mocao_de_pesar-_jorge_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar à Família enlutada do senhor Jorge Pereira da Silva, "Jorge de Arnalda", filho de Clemente Pereira da Silva e de Rosa Fausta de Jesus</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar_-sebastiao_fernandes_farias.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar_-sebastiao_fernandes_farias.pdf</t>
   </si>
   <si>
     <t>Profundo pesar pelo falecimento do senhor Sebastião Fernandes Farias (Tião de Ercina). ocorrido em nossa cidade. Nascido em 26 de agosto 1953, faleceu no dia 29 de outubro de 2025.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1262/mocao_de_pesar-jose_ribamar.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1262/mocao_de_pesar-jose_ribamar.pdf</t>
   </si>
   <si>
     <t>Pesar pelo falecimento do senhor José Ribamar, conhecido como Thoocrs, ocorrido em 27 de outubro de 2025</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1263/mocao_pesar-_geraldino_vicente_custodio.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1263/mocao_pesar-_geraldino_vicente_custodio.pdf</t>
   </si>
   <si>
     <t>Profundo pesar, condolências à família do Senhor Geraldino Vicente Custódio.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1264/mocao_de_parabens-cidade_de_igapora.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1264/mocao_de_parabens-cidade_de_igapora.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns a cidade de Igaporã, que comemorou dia 1º de setembro,65 (sessenta e cinco) anos de emancipação política e administrativa.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplausos-_joao_pedro_silva_teixeira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplausos-_joao_pedro_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao jovem João Pedro Silva Teixeira, filho de Gutemberg Teixeira e Jhoelma Dias, neto de Josias Jose da Silva (ex vereador desta Casa Legislativa nos períodos de 1977 a 1982; 1989 a I992), pela brilhante trajetória acadêmica e pelas expressivas conquistas nos concursos das Forças Armadas e em instituições de ensino superior. tomando-se motivo de orgulho para todo o povo caetiteense.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_decreto_legislativo_no_1007.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_decreto_legislativo_no_1007.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Gilmar Santos de Araújo e dá outras providências</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_decreto_legislativo_no_1008.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_decreto_legislativo_no_1008.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Pascoal Ferreira Batista e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_decreto_legislativo_no_1009.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_decreto_legislativo_no_1009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao senhor Jorge de Jesus Santana e dá outras providências</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_no_1010.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_no_1010.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Florisvaldo Pereira dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_decreto_legislativo_no_1011.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_decreto_legislativo_no_1011.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Thalisson Alves dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_decreto_legislativo_no_1012.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_decreto_legislativo_no_1012.pdf</t>
   </si>
   <si>
     <t>Confere Diploma de Honra ao Mérito ao Senhor Luiz Pereira Benevides e dá outras providencias.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_decreto_legislativo_no_1013.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_decreto_legislativo_no_1013.pdf</t>
   </si>
   <si>
     <t>Concede medalha de Honraria Vereador César Ladeia a Dorival Borges dos Santos (Magal Santos) e dá outras providências'</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_decreto_legislativo_no_1013.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_decreto_legislativo_no_1013.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense à Geovany Ferreira Rocha e &amp;í outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_decreto_legislativo_no_1015.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_decreto_legislativo_no_1015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense à senhora Elaine Cristina Tinti e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_decreto_legislativo_no_1016.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_decreto_legislativo_no_1016.pdf</t>
   </si>
   <si>
     <t>"Concede Medalha do Mérito Anísio Teixeira A Professora Cláudia Fernandes Teixeira Souza e dá outras providências".</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_decreto_legislativo_no_1017.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_decreto_legislativo_no_1017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Márcio Douglas Moura de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_no_1018.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_no_1018.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérilo ao Senhor José Eduardo das Neves Brito e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_decreto_legislativo_no_1019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_decreto_legislativo_no_1019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense à Flávio Santos Cirqueira e da outras providências</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_legislativo_no_1020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_legislativo_no_1020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense à Anaíde da Silva Fernandes e dá outras providências,</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_decreto_legislativo_no_1021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_decreto_legislativo_no_1021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Professor Elias Nunes Dourado e dá outras providencias.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_decreto_legislativo_no_1022-_titulo_cidadao_-_jose_adolfo.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_decreto_legislativo_no_1022-_titulo_cidadao_-_jose_adolfo.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Caetiteense ao Dr. José Adolfo da Silva.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_decreto_legislativo_no_1023-titulo_de_cidada-marileia_brito.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_decreto_legislativo_no_1023-titulo_de_cidada-marileia_brito.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadã Caetiteense a Sra. Mariléa de Carvalho Xisto Brito.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_decreto_legislativo_no_1024-titulo_cidada-naiane_sales.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_decreto_legislativo_no_1024-titulo_cidada-naiane_sales.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Caetiteense a Senhora Naiane de Jesus Sales e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_decreto_legislativo_no_1025-diploma_de_honra_ao_merito-_romulo_anisio.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_decreto_legislativo_no_1025-diploma_de_honra_ao_merito-_romulo_anisio.pdf</t>
   </si>
   <si>
     <t>Confere Diploma de Honra ao Mérito ao Senhor Rômulo Anísio Ferreira de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense à Professora Káklia Andrade Teixeira e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_decreto_legislativo_no_1027-titulo_de_cidadao-_joao_antonio.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_decreto_legislativo_no_1027-titulo_de_cidadao-_joao_antonio.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Caetiteense ao Professor Jorge Antônio dos santos e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_decreto_legislativo_no_1028-_medalha_do_merito_anisio_teixeira-maria_jose_couto.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_decreto_legislativo_no_1028-_medalha_do_merito_anisio_teixeira-maria_jose_couto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Anísio Teixeira â Professora Maria José Couto Gonçalves e dá outras providências</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_decreto_legislativo_no_1029-titulo_cidadao-george_euzebio.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_decreto_legislativo_no_1029-titulo_cidadao-george_euzebio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense à George Euzébio Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_decreto_legislativo_no_1030-titulo_cidadao-juvenal_oliveira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_decreto_legislativo_no_1030-titulo_cidadao-juvenal_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense para o Senhor Juvenal de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_decreto_legislativo_no_1031-titulo_cidadao_sergio_alves.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_decreto_legislativo_no_1031-titulo_cidadao_sergio_alves.pdf</t>
   </si>
   <si>
     <t>Confere Título de Cidadão Caetiteense ao Sr. Sérgio Alves Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Concede medalha de Honraria Vereador César Ladeia a Eustáquio Adilson de Carvalho Souza (Tatá) e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Manuel Azevedo Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Noé de Deus Soares e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense a Senhora Terezinha Alves Bomfim Teixeira Vidal e dá outras providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_decreto_legislativo_no_1036_-medalha_do_merito_anisio_teixeira-adriana_dos_santos.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_decreto_legislativo_no_1036_-medalha_do_merito_anisio_teixeira-adriana_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Anísio Teixeira para a Senhora Adriana dos Santos Marmori Lima e dá outras providências.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_decreto_legislativo_no_1037-medalha_do_merito_anisio_teixeira-maria_de_fatima.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_decreto_legislativo_no_1037-medalha_do_merito_anisio_teixeira-maria_de_fatima.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Anísio Teixeira para a Senhora Maria de Fátima Freire Dowbor e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_decreto_legislativo_no_1038-titulo_cidada-elizete_andrade.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_decreto_legislativo_no_1038-titulo_cidada-elizete_andrade.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Caetiteense a senhora Maria Elizete Farias Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_decreto_legislativo_no_1039-titulo_de_cidadao-temistocles_rodrigues.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_decreto_legislativo_no_1039-titulo_de_cidadao-temistocles_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Temístocles Rodrigues Rosa e dá outras providências.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_decreto_legislativo_no_1040-delson_cardoso_oliveira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_decreto_legislativo_no_1040-delson_cardoso_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense à Delson Cardoso Oliveira Souza e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_decreto_legislativo_no_1041-_giselle_quintao.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_decreto_legislativo_no_1041-_giselle_quintao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense à Giselle Ribeiro Quintão de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_decreto_legislativo_no_1042-_anita_silva_santana.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_decreto_legislativo_no_1042-_anita_silva_santana.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense à Anita Silva Santana e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_decreto_legislativo_no_1043-_silvia_maria_rodrigues.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_decreto_legislativo_no_1043-_silvia_maria_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense a Senhora Silvia Maria Rodrigues Barbosa Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_decreto_legislativo_no_1044-milton_comatec.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_decreto_legislativo_no_1044-milton_comatec.pdf</t>
   </si>
   <si>
     <t>Confere Medalha Vereador César Ladeia ao empresário Milton dos Santos Rodrigues (Milton da COMATEC) e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_no1124-celebrar_convenio_com_areas_espicificas.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_no1124-celebrar_convenio_com_areas_espicificas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIOS NAS ÁREAS QUE ESPECIFICA, COM ENTIDADES PÚBLICAS DE QUALQUER ESPÉCIE, ORGANIZAÇÕES NÃO GOVERNAMENTATS E/OU PARTICULARES PARA A REAL]ZAÇÃO DE OBJETIVOS DE INTERESSE COMUM DOS PARTÍCIPES.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no1125-denominacao_de_rua_antonio_moreira.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no1125-denominacao_de_rua_antonio_moreira.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Antônio Moreira Nunes, a uma das artérias do Bairro Prisco Viana em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no1126-denominacao_do_hipodromo_maniacu.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no1126-denominacao_do_hipodromo_maniacu.pdf</t>
   </si>
   <si>
     <t>Dá denominação do Hipódromo de Maniaçu de José Lopes Cardoso, (conforme croqui anexo), localizado no Distrito de Maniaçu em nosso Município.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_no1127-prorrogacao_do_plano_de_educacao.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_no1127-prorrogacao_do_plano_de_educacao.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 31 DE DEZEMBRO DE 2025 A VIGÊNCA DO PLANO MUNTCIPAL DE EDUCAÇÃO DE CAETITÉ-BA, APROVADO PELA LEI Nº 789, DE 2015, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_no1128-institui_a_semana_de_valorizacao_a_mulher.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_no1128-institui_a_semana_de_valorizacao_a_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal de Valorização das Mulheres que fizeram História no Município de Caetité, destinada á participação de toda a população, e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_no1130-denominacao_do_pronto_atendimento_upa_iii.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_no1130-denominacao_do_pronto_atendimento_upa_iii.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade de Pronto Atendimento - UPA Tipo lll Dra. Maria de Fátima Silveira de Oliveira.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_no1131-dispoe_sobre_o_transtorno_espectro_autista.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_no1131-dispoe_sobre_o_transtorno_espectro_autista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da pessoa com Transtorno do Espectro Autista (TEA) ê outras deficiências cognitivas ao ingresso e permanência de seu acompanhante terapêutico nas instituições de ensino públicas e privadas do Município de Caetité/BA e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_no1133-_denominacao_da_rua_rafael_nascimento.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_no1133-_denominacao_da_rua_rafael_nascimento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de 'Rua Rafael Nascimento' à atual Rua A, localizada no Bairro Prisco Viana, no município de Caetité, e dá outras providências</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_no1135-alteracao_contrato_de_consorcios.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_no1135-alteracao_contrato_de_consorcios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO E ALTERAÇÃO DO CONTRATO DE CONSÓRCIO DO CONSÓRCIO PÚBLICO INTERFEDERATIVO DE SAÚDE DA REGIÃO DO ALTO SERTÃO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_no1137-autoriza_o_poder_executivo_abrir_creditos.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_no1137-autoriza_o_poder_executivo_abrir_creditos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no valor de R$ 1.000.000,00 (um milhão de reais) para fins que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_lei_no1138-denominacao_de_rua_eunice_batista.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_lei_no1138-denominacao_de_rua_eunice_batista.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Eunice Batista Santos a uma das artérias situada no Bairro Prisco Viana em nosso Município.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_lei_no1139-denominacao_da_via_urbana_rua_beija_flor.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_lei_no1139-denominacao_da_via_urbana_rua_beija_flor.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da via pública urbana denominada atualmente de Rua Beija Flor, localizada no Bairro Ovídio Teixeira em nosso município para Rua Mario do Doce.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_lei_no1140-cria_componetes_para_seguranca_alimentar_e_nutricional.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_lei_no1140-cria_componetes_para_seguranca_alimentar_e_nutricional.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÁO DO PI.ANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_no_1141-dispoe_sobre_a_obrigatoriedade_de_remocao_e_organizacao_de_cabos_e_fios_inativos_ou_em_desuso_intalados_em_postes_no_municipio_de_caetite.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_no_1141-dispoe_sobre_a_obrigatoriedade_de_remocao_e_organizacao_de_cabos_e_fios_inativos_ou_em_desuso_intalados_em_postes_no_municipio_de_caetite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção e organização de cabos e fios inativos ou em desuso instalados em postes no município de Caetité e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no1142-alteracao_da_estrutura_administrativa_da_camara.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no1142-alteracao_da_estrutura_administrativa_da_camara.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Leis nº 744/2013, de 1 de março de 2013, e nº 931, de 20 de junho de 2023, que dispõe sobre Estrutura Administrativa com o Respectivo plano de Cargos e Vencimentos dos Servidores da Câmara Municipal de Caetité Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei_no_1144.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei_no_1144.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NORMAS PARA EXPEDIÇÃO DE RECEITAS  MÉDICAS E ODONTOLÓGICAS DE FORMA LEGÍVEL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no1146-delimitacao_de_novos_bairros.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no1146-delimitacao_de_novos_bairros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NOVOS BAIRROS, DELIMITAÇÃO GEOGRÁFICA DOS EXISTENTES E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei_no1148-lei_de_diretrizes_orcamentarias_2026.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei_no1148-lei_de_diretrizes_orcamentarias_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no1149-reajustes_dos_servidores.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no1149-reajustes_dos_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE ANUAL DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_lei_no_1151.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_lei_no_1151.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO MUNICIPAL DE EVENTOS,LOCALIZADO NO DISTRITO DE MANIAÇU NESTE MUNICÍPIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_lei_no_1153.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_lei_no_1153.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Rua 5 (Travessa da Quixaba l), localizada no Loteamento Bela Vista, no Bairro Prisco Viana, para Travessa José Joaquim Xavier (Zezinho), e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_lei_no1155-criacao_do_dia_municipal_das_raizes_africanas.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_lei_no1155-criacao_do_dia_municipal_das_raizes_africanas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Dia Municipal das Tradições das Raízes de Matrizes Africanas e Nações do Candomblé, e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_n.o1158.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_n.o1158.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA PARLAMENTAR,E ALTERA ARTIGOS DAS LEIS Nº 744/2013,DE 10 DE,MARÇO DE 2013,E Nº1.029 DE 26 DE MAIO DE 2025,QUE DISPÕE SOBRE ESTRUTURA ADMINISTRATIVA COM O RESPECTIVO PLANO DE CARGOS E VENCIMENTOS DOS SERVIDORES DA CAMARA MUNICIPAL DE CAETITÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_lei_no_1159.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_lei_no_1159.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Caetité a realizar o recolhimento de animais de grande porte encontrados em vias públicas e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_no_1160.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_no_1160.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA OPERAÇÕES DE CARGA E DESCARGA, FIXA OS HORÁRIOS PARA A REALIZAÇÃO DE OPERAÇÕES EM VIAS PÚBLICAS DO MUNICÍPIO DE CAETITÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1156/projeto_de_lei_no_1161.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1156/projeto_de_lei_no_1161.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA EXTENSÃO DE FAXA NÃO EDIFICÁVEL, CONTÍGUA À FAIXA DE DOMÍNIO DAS RODOVIAS FEDERAIS, NO AMBITO DA_x000D_
 ZONA URBANA DO TERRITORIO DO MUNICÍPIO DE CAENTÉ- BAHIA E DÁ OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_no_1162.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_no_1162.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE TURISMO DO MUNICÍPIO DE CAETITÉ - COMTUR E INSTITUI O FUNDO MUNICIPAL DE TURISMO - FUMTUR E DÁ OUTRAS PROUDÊNCÁS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_no_1163.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_no_1163.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito municipal a celebrar negócio jurídico que especifica.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_no1164-denominacao_creche_pre-escola_tipo_ii_samambaia.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_no1164-denominacao_creche_pre-escola_tipo_ii_samambaia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da creche Pré-Escola Tipo Il localizada no Loteamento Samambaia, no Município de Caetité, e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei_no1165-plano_plurianual_2026.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei_no1165-plano_plurianual_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual - PPA para o quadriênio 2026-2029 e dá outras providências</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei_no1166-denominacao_da_av_salinas.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei_no1166-denominacao_da_av_salinas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Av Salinas, localizada no Bairro Santo Antônio, para Av. Enfermeiro Aldeci Batista, e dá outras Providências.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_no1167_altera_lei_municipal_no_1036.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_no1167_altera_lei_municipal_no_1036.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1036 DE 25 DE AGOSTO DE 2025, E DÁ OUTRAS PROYIDÊNCIAS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_1168-dipoe_sobre_o_subsidio_do_procurador-projeto_passou_porem_corrigido_com_outro_numero.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_1168-dipoe_sobre_o_subsidio_do_procurador-projeto_passou_porem_corrigido_com_outro_numero.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DO PROCURADOR MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_no_1169-considera_de_ultilidade_publica_o_sindicato_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_no_1169-considera_de_ultilidade_publica_o_sindicato_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O SINDICATO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO  DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_no1170-predios_publicos.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_no1170-predios_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DOS PRÉDIOS PÚBLICOS ONDE FUNCIONARAM ESCOLAS RURAIS, LOCALIZADOS NA ZONA RURAL DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei_no_1171-loa.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei_no_1171-loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Orçamento Anual do Município de Caetité, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_no1172-denominacao_de_nome_de_rua_conselheiro_joaquim_antonio.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_no1172-denominacao_de_nome_de_rua_conselheiro_joaquim_antonio.pdf</t>
   </si>
   <si>
     <t>Dá Denominação de Rua Conselheiro Joaquim Antônio de Souza Spínola a uma das artérias situada no Bairro Santa Rita em nosso Município.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_no1173-criacao_de_programa_de_educacao_no_transito.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_no1173-criacao_de_programa_de_educacao_no_transito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de um Programa de Educação no Trânsito nas Escolas Municipais para jovens e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_no1174-estabelece_normas_para_denominacao_de_vias_e_logradouros_publicos_no_municipio_de_caetite.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_no1174-estabelece_normas_para_denominacao_de_vias_e_logradouros_publicos_no_municipio_de_caetite.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA DENOMINAÇÃO DE VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_no1175-inclui_o_anexo_ii_na_lei_no_1.014_de_18_dezembro_2024.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_no1175-inclui_o_anexo_ii_na_lei_no_1.014_de_18_dezembro_2024.pdf</t>
   </si>
   <si>
     <t>INCLUI O ANEXO II NA LEI Nº 1014, DE 18 DE DEZEMBRO DE 2024, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS INSERVÍVEIS DO PATRIMÔNIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_no_1176__pauta_de_hoje.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_no_1176__pauta_de_hoje.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A UTILIZAR OS RECURSOS CONTINGENCIADOS EM CONTA ESPECÍFICA REFERENTE AS EMENDAS IMPOSITIVAS DO ANO DE 2023 NÃO CUMPRIDAS POR IMPOSSIBILIDADE TÉCNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_no1177-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_portadoras_de_cancer.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_no1177-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_portadoras_de_cancer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas portadoras de câncer e de câncer de mama no âmbito do Município de Caetité e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no1178-da_denominacao_de_dr.leoncio_fagundes_de_oliveira_a_unidade_basica_de_saude-ubs_do_bairro_alto_cristo.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no1178-da_denominacao_de_dr.leoncio_fagundes_de_oliveira_a_unidade_basica_de_saude-ubs_do_bairro_alto_cristo.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Dr, Leôncio Fagundes de Oliveira a Unidade Básica de Saúde - UBS do Bairro Alto do Cristo, em nosso Município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_no1179-da_denominacao_de_professora_edna_licia_gomes_da_silva_a_creche_pre-escolar_situada_no_bairro_sao_vicente_iii..pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_no1179-da_denominacao_de_professora_edna_licia_gomes_da_silva_a_creche_pre-escolar_situada_no_bairro_sao_vicente_iii..pdf</t>
   </si>
   <si>
     <t>Dá Denominação de Professora Édna Lícia Gomes da Silva a Creche Pré-Escolar situada no Bairro São Vicente lll em nosso Município.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei_no1180-autoriza_o_poder_executo_municipal_a_abrir_credito.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei_no1180-autoriza_o_poder_executo_municipal_a_abrir_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no valor de R$ 725.500,00 (Setecentos e vinte e cinco mil e quinhentos reais) para fins que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_no_1181-estagio_remonerado_retirada_de_pauta.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_no_1181-estagio_remonerado_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estágio Remunerado no âmbito do Poder Executivo Municipal, Revoga a Lei Municipal n. 704, de 27 de abril de 2010, e dá outras Providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_1182-autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_no_valor_2.500.0000.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_1182-autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_no_valor_2.500.0000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais) para fins que se especifica e dá outras providências</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_no1183-dispoe_sobre_subsidio_do_procurador_municipal..pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_no1183-dispoe_sobre_subsidio_do_procurador_municipal..pdf</t>
   </si>
   <si>
     <t>D§PÕE SOBRE O SUBSÍDIO DO PROCURADOR MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no1184-dispoe_sobre_a_implantacao_do_programa_municipal_de_saude_mental_na_sescolasem_parceria_entre_as_secretarias_municipais_de_educacao_e_de_saude.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no1184-dispoe_sobre_a_implantacao_do_programa_municipal_de_saude_mental_na_sescolasem_parceria_entre_as_secretarias_municipais_de_educacao_e_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa Municipal de Saúde Mental nas Escolas, em parceria entre as Secretarias Municipais de Educação e de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_no1185-altera_o_artigo_65_da_lei_municipal_no_961.2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_no1185-altera_o_artigo_65_da_lei_municipal_no_961.2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 65 DA LEI I'UNICIPAL Nº 961/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_no1186-altera_o_art.2o_da_lei_901.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_no1186-altera_o_art.2o_da_lei_901.pdf</t>
   </si>
   <si>
     <t>Altera o art. 20, da Lei nº 901, de 09.03.2022, que dispõe sobre a Revisão Geral Anual das remunerações dos servidores públicos e dos agentes políticos do Poder Legislativo do Município de Caetité, e dá outras providências.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_1187.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_1187.pdf</t>
   </si>
   <si>
     <t>Eleva a Comunidade de Santa Luzia à condição de Distrito do Município de Caetité e dá outras providências</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1199/img20251112_11053916.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1199/img20251112_11053916.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSIGNAÇÃO DE PLANTÃO 24 HORAS NA FARMÁCIA BÁSICA MUNICIPAL PARA ATENDIMENTO EMERGENCIAL A POPULAÇÃO, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1200/projeto_de_lei_no._______de_12_de_novembro_de_2025..docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1200/projeto_de_lei_no._______de_12_de_novembro_de_2025..docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO, ORGANIZAÇÃO, COMPETÊNCIA E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE DE CAETITÉ, REVOGA AS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1202/projeto_de_lei_no._______de_12_de_novembro_de_2025._concessao_de_uso_hospital_municipal.docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1202/projeto_de_lei_no._______de_12_de_novembro_de_2025._concessao_de_uso_hospital_municipal.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAETITÉ A EFETUAR A CONCESSÃO ONEROSA DE USO DO HOSPITAL MUNICIPAL DR. RICARDO DE TADEU LADEIA AO ESTADO DA BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1203/jovem_aprendiz.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1203/jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE INCENTIVO AO PRIMEIRO EMPREGO PARA JOVENS NO MUNICÍPIO DE CAETITÉ – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_no1193-autoriza_o_executivo_minicipal_utilizar_os_recursos_contigenciados.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_no1193-autoriza_o_executivo_minicipal_utilizar_os_recursos_contigenciados.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A UTILIZAR OS RECURSOS CONTINGENGIADOS EM CONTA ESPECIFICA, REFERENTE ÀS EMENDAS IMPOSITIVAS DO ANO DE 2023 NÃO CUMPRIDAS POR IMPOSSIBILIDADE TÉCNICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_no1194-altera_o_anexo_i_da_lei_municipal_no_961_de_20_de_dezembro_de_2023com_as_alteracoes_promovidas_pela_lei_municipal_no_1055_de_17_de_novembro_de_2025..pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_no1194-altera_o_anexo_i_da_lei_municipal_no_961_de_20_de_dezembro_de_2023com_as_alteracoes_promovidas_pela_lei_municipal_no_1055_de_17_de_novembro_de_2025..pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N. 961 DE 20 DE DEZEMBRO DE 2023, COM AS ALTERAÇÕES PROMOVIDAS PELA LEI_x000D_
 MUNICIPAL Nº 1.055 DE 17 DE NOVEMBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1217/pl_1195.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1217/pl_1195.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ACESSIBILIDADE EM PRAÇAS PÚBLICAS, BANHEIROS PÚBLICOS E UNIDADES ESCOLARES DA REDE MUNICIPAL DO MUNICÍPIO DE CAETITÉ – BAHIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1218/altera_o_anexo_i_da_lei_961.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1218/altera_o_anexo_i_da_lei_961.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N. 961 DE 20 DE DEZEMBRO DE 2023, COM AS ALTERAÇÕES PROMOVIDAS PELA LEI MUNICIPAL Nº 1.055 DE 17 DE NOVEMBRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no._______de_1o_de_dezembro_de_2025._altera_lei_1034.docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no._______de_1o_de_dezembro_de_2025._altera_lei_1034.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 33 DA LEI Nº 1.034, DE 21 DE JULHO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_no._______de_4_de_dezembro_de_2025..docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_no._______de_4_de_dezembro_de_2025..docx.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 31 DE DEZEMBRO DE 2026 A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DE CAETITÉ-BA, APROVADO PELA LEI Nº 789, DE 22 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1253/projeto_de_lei_no._______de_8_de_dezembro_de_2025..docx.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1253/projeto_de_lei_no._______de_8_de_dezembro_de_2025..docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR NEGÓCIO JURÍDICO QUE ESPECIFICA.</t>
   </si>
   <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1302/projeto_de_lei_1202.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação do USF de Caldeiras  de Nelson José de Oliveira (Tim de Caldeiras),(conforme croqui anexo), localizado no Distrito de Caldeiras em nosso Município.</t>
+  </si>
+  <si>
     <t>1274</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_no_01-curso_de_formacao_para_vereadores.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_no_01-curso_de_formacao_para_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de curso de formação de vereadores em início de mandato e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_resolocao_no_02-cria_a_comissao_especial_para_acompanhamento_dos_trabalhos_da_unacom-_reprovada.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_resolocao_no_02-cria_a_comissao_especial_para_acompanhamento_dos_trabalhos_da_unacom-_reprovada.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial de Acompanhamento e Levantamento de informações sobre a Retomada dos Trabalhos da Unidade Oncológica Municipal - UNACON.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_resolucao_no_03-_regulamenta_a_lei_federal_no_14.129.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_resolucao_no_03-_regulamenta_a_lei_federal_no_14.129.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL No 14.129, DE 29 DE MARÇO DE 2021 NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, INSTITUINDO O PROGRAMA GOVERNO DIGITAL DO LEGISLATIVO DE CAETITÉ - GDLC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_resolucao_no_04-canais_digitais.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_resolucao_no_04-canais_digitais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização dos canais digitais institucionais da Câmara Municipal de Caetité, estabelece diretrizes para sua administração e transição entre gestões, e reconhece sua natureza como patrimônio imaterial e institucional do poder Legislativo.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_05-dispoe_sobre_a_autorizacao_da_filiacao_da_camara_de_vereadores_do_municipio_de_caetite_a_uniao_dos_vereadores_do_alto_sertao_da_bahia_2.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_05-dispoe_sobre_a_autorizacao_da_filiacao_da_camara_de_vereadores_do_municipio_de_caetite_a_uniao_dos_vereadores_do_alto_sertao_da_bahia_2.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Total ou Parcial</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1219/mensagem_de_veto_02.2025.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1219/mensagem_de_veto_02.2025.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI Nº 1175/2025, QUE “INCLUI O ANEXO II NA LEI Nº 1.014, DE 18 DE DEZEMBRO DE 2024, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A ALIENAR BENS MÓVEIS INSERVÍVEIS DO PATRIMONIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4510,67 +4519,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1255/emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_n1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_n2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_n9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_n13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_n14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_n18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_n19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_n34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_n35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_n36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_n37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_n43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_n45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_n46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_n48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_n49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_n50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_n51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_n57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_n58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_n59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n104_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_n105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_n106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_n107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_n109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_n110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_n111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_n112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_n113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_n118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_n119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_n120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1067/indicaco_no_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1195/ind_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1201/creche_prisco_viana.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_208-_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1207/img20251117_11062918.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1206/img20251117_11223530.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1215/img20251124_12460247.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1216/img20251125_11140629.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1254/img20251208_12031345.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1256/img20251215_11190345.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1257/img20251215_11142543.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1258/img20251215_11223358.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1040/mocao_de_pesar-olavo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_pesar-antonio_neves.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_pesar-manoel_candido.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1043/mocao_de_pesar-joao_fernandes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1044/mocaode_aplausos_e_congratulacoe-ivana_bastos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1045/mocao_de_pesar-elita_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1046/mocao_de_pesar-helenice_angelica.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1047/mocao_de_pesar-jeferson_soares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar-jailson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar-tiago.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1051/mocao_de_pesar-papa.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1052/mocao_de_congratulacoes-diocese.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1053/mocao_de_pesar-_glaydson_eduardo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_aplausos_-cavalgada_lara_fernandes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1055/mocao_aplalsos_-carlos_ramon.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1058/mocao_de_aplausos_coronel_jose_roberto_suarez.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_aplausos_naza_bakes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_pesar_aurelina_amelia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_gilberto_brito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1062/mocao_de_pesar_joaquim_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_de_pesar_vitorio_franca_varela_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_pesar_-paulo_de_quidim.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_pesar_-paulo_camara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1070/mocao_de_pesar_-elisa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1111/mocaoa_de_pesar_-salvador_oliveira.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_pesar-ademar_soares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_pesar-giovane_lima.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_pesar-carlos_junqueira.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_-edesio_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_-manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1149/mocao_de_aplauso_-karateca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1150/mocao_de_pesar_-_cleverson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_de_pesar_de_waldir_carvalho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1152/mocao_de_pesar_-jose_castro.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1153/mocao_de_pesar_-maria_alves.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1163/mocao_de_pesar-nadir_monteiro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_apalusos-_paroquia_n.s.aparecida.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_igreja_menonita.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_pesar_n05_-_maria_ana_da_silva_santos.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1260/mocao_de_pesar-_jorge_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar_-sebastiao_fernandes_farias.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1262/mocao_de_pesar-jose_ribamar.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1263/mocao_pesar-_geraldino_vicente_custodio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1264/mocao_de_parabens-cidade_de_igapora.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplausos-_joao_pedro_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_decreto_legislativo_no_1007.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_decreto_legislativo_no_1008.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_decreto_legislativo_no_1009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_no_1010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_decreto_legislativo_no_1011.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_decreto_legislativo_no_1012.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_decreto_legislativo_no_1013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_decreto_legislativo_no_1013.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_decreto_legislativo_no_1015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_decreto_legislativo_no_1016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_decreto_legislativo_no_1017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_no_1018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_decreto_legislativo_no_1019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_legislativo_no_1020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_decreto_legislativo_no_1021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_decreto_legislativo_no_1022-_titulo_cidadao_-_jose_adolfo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_decreto_legislativo_no_1023-titulo_de_cidada-marileia_brito.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_decreto_legislativo_no_1024-titulo_cidada-naiane_sales.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_decreto_legislativo_no_1025-diploma_de_honra_ao_merito-_romulo_anisio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_decreto_legislativo_no_1027-titulo_de_cidadao-_joao_antonio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_decreto_legislativo_no_1028-_medalha_do_merito_anisio_teixeira-maria_jose_couto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_decreto_legislativo_no_1029-titulo_cidadao-george_euzebio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_decreto_legislativo_no_1030-titulo_cidadao-juvenal_oliveira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_decreto_legislativo_no_1031-titulo_cidadao_sergio_alves.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_decreto_legislativo_no_1036_-medalha_do_merito_anisio_teixeira-adriana_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_decreto_legislativo_no_1037-medalha_do_merito_anisio_teixeira-maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_decreto_legislativo_no_1038-titulo_cidada-elizete_andrade.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_decreto_legislativo_no_1039-titulo_de_cidadao-temistocles_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_decreto_legislativo_no_1040-delson_cardoso_oliveira.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_decreto_legislativo_no_1041-_giselle_quintao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_decreto_legislativo_no_1042-_anita_silva_santana.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_decreto_legislativo_no_1043-_silvia_maria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_decreto_legislativo_no_1044-milton_comatec.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_no1124-celebrar_convenio_com_areas_espicificas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no1125-denominacao_de_rua_antonio_moreira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no1126-denominacao_do_hipodromo_maniacu.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_no1127-prorrogacao_do_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_no1128-institui_a_semana_de_valorizacao_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_no1130-denominacao_do_pronto_atendimento_upa_iii.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_no1131-dispoe_sobre_o_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_no1133-_denominacao_da_rua_rafael_nascimento.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_no1135-alteracao_contrato_de_consorcios.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_no1137-autoriza_o_poder_executivo_abrir_creditos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_lei_no1138-denominacao_de_rua_eunice_batista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_lei_no1139-denominacao_da_via_urbana_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_lei_no1140-cria_componetes_para_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_no_1141-dispoe_sobre_a_obrigatoriedade_de_remocao_e_organizacao_de_cabos_e_fios_inativos_ou_em_desuso_intalados_em_postes_no_municipio_de_caetite.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no1142-alteracao_da_estrutura_administrativa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei_no_1144.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no1146-delimitacao_de_novos_bairros.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei_no1148-lei_de_diretrizes_orcamentarias_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no1149-reajustes_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_lei_no_1151.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_lei_no_1153.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_lei_no1155-criacao_do_dia_municipal_das_raizes_africanas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_n.o1158.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_lei_no_1159.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_no_1160.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1156/projeto_de_lei_no_1161.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_no_1162.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_no_1163.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_no1164-denominacao_creche_pre-escola_tipo_ii_samambaia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei_no1165-plano_plurianual_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei_no1166-denominacao_da_av_salinas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_no1167_altera_lei_municipal_no_1036.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_1168-dipoe_sobre_o_subsidio_do_procurador-projeto_passou_porem_corrigido_com_outro_numero.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_no_1169-considera_de_ultilidade_publica_o_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_no1170-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei_no_1171-loa.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_no1172-denominacao_de_nome_de_rua_conselheiro_joaquim_antonio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_no1173-criacao_de_programa_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_no1174-estabelece_normas_para_denominacao_de_vias_e_logradouros_publicos_no_municipio_de_caetite.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_no1175-inclui_o_anexo_ii_na_lei_no_1.014_de_18_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_no_1176__pauta_de_hoje.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_no1177-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_portadoras_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no1178-da_denominacao_de_dr.leoncio_fagundes_de_oliveira_a_unidade_basica_de_saude-ubs_do_bairro_alto_cristo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_no1179-da_denominacao_de_professora_edna_licia_gomes_da_silva_a_creche_pre-escolar_situada_no_bairro_sao_vicente_iii..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei_no1180-autoriza_o_poder_executo_municipal_a_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_no_1181-estagio_remonerado_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_1182-autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_no_valor_2.500.0000.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_no1183-dispoe_sobre_subsidio_do_procurador_municipal..pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no1184-dispoe_sobre_a_implantacao_do_programa_municipal_de_saude_mental_na_sescolasem_parceria_entre_as_secretarias_municipais_de_educacao_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_no1185-altera_o_artigo_65_da_lei_municipal_no_961.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_no1186-altera_o_art.2o_da_lei_901.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_1187.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1199/img20251112_11053916.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1200/projeto_de_lei_no._______de_12_de_novembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1202/projeto_de_lei_no._______de_12_de_novembro_de_2025._concessao_de_uso_hospital_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1203/jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_no1193-autoriza_o_executivo_minicipal_utilizar_os_recursos_contigenciados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_no1194-altera_o_anexo_i_da_lei_municipal_no_961_de_20_de_dezembro_de_2023com_as_alteracoes_promovidas_pela_lei_municipal_no_1055_de_17_de_novembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1217/pl_1195.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1218/altera_o_anexo_i_da_lei_961.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no._______de_1o_de_dezembro_de_2025._altera_lei_1034.docx.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_no._______de_4_de_dezembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1253/projeto_de_lei_no._______de_8_de_dezembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_no_01-curso_de_formacao_para_vereadores.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_resolocao_no_02-cria_a_comissao_especial_para_acompanhamento_dos_trabalhos_da_unacom-_reprovada.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_resolucao_no_03-_regulamenta_a_lei_federal_no_14.129.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_resolucao_no_04-canais_digitais.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_05-dispoe_sobre_a_autorizacao_da_filiacao_da_camara_de_vereadores_do_municipio_de_caetite_a_uniao_dos_vereadores_do_alto_sertao_da_bahia_2.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1219/mensagem_de_veto_02.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1255/emenda_da_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_n1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_n2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n4.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_n9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_n10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_n13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_n14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_n15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_n16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_n18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_n19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_n34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_n35.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_n36.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_n37.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n38.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n39.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n40.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_n43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_n45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_n46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_n48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_n49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_n50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_n51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n53.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n54.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n55.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n56.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_n57.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_n58.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_n59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n67.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_n98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_n99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_n101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_n103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n104_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_n105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_n106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_n107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_n108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_n109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_n110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_n111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_n112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_n113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_n115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_n116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_n117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_n118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_n119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_n120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1067/indicaco_no_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1092/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1093/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1148/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_no_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_no_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1195/ind_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1209/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1201/creche_prisco_viana.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_208-_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1207/img20251117_11062918.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1206/img20251117_11223530.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1215/img20251124_12460247.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1216/img20251125_11140629.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1254/img20251208_12031345.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1256/img20251215_11190345.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1257/img20251215_11142543.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1258/img20251215_11223358.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1040/mocao_de_pesar-olavo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_pesar-antonio_neves.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_pesar-manoel_candido.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1043/mocao_de_pesar-joao_fernandes.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1044/mocaode_aplausos_e_congratulacoe-ivana_bastos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1045/mocao_de_pesar-elita_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1046/mocao_de_pesar-helenice_angelica.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1047/mocao_de_pesar-jeferson_soares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1049/mocao_de_pesar-jailson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1050/mocao_de_pesar-tiago.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1051/mocao_de_pesar-papa.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1052/mocao_de_congratulacoes-diocese.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1053/mocao_de_pesar-_glaydson_eduardo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1054/mocao_aplausos_-cavalgada_lara_fernandes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1055/mocao_aplalsos_-carlos_ramon.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1058/mocao_de_aplausos_coronel_jose_roberto_suarez.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_aplausos_naza_bakes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1060/mocao_de_pesar_aurelina_amelia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1061/mocao_de_pesar_gilberto_brito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1062/mocao_de_pesar_joaquim_oliveira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1063/mocao_de_pesar_vitorio_franca_varela_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1064/mocao_de_pesar_-paulo_de_quidim.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_pesar_-paulo_camara.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1070/mocao_de_pesar_-elisa_oliveira.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1111/mocaoa_de_pesar_-salvador_oliveira.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_pesar-ademar_soares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_pesar-giovane_lima.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_pesar-carlos_junqueira.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_pesar_-edesio_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1142/mocao_de_pesar_-manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1149/mocao_de_aplauso_-karateca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1150/mocao_de_pesar_-_cleverson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1151/mocao_de_pesar_de_waldir_carvalho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1152/mocao_de_pesar_-jose_castro.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1153/mocao_de_pesar_-maria_alves.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1163/mocao_de_pesar-nadir_monteiro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1167/mocao_de_apalusos-_paroquia_n.s.aparecida.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_igreja_menonita.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_pesar_n05_-_maria_ana_da_silva_santos.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1260/mocao_de_pesar-_jorge_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1261/mocao_de_pesar_-sebastiao_fernandes_farias.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1262/mocao_de_pesar-jose_ribamar.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1263/mocao_pesar-_geraldino_vicente_custodio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1264/mocao_de_parabens-cidade_de_igapora.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplausos-_joao_pedro_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1074/projeto_de_decreto_legislativo_no_1007.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1073/projeto_de_decreto_legislativo_no_1008.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1075/projeto_de_decreto_legislativo_no_1009.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1076/projeto_de_decreto_legislativo_no_1010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_decreto_legislativo_no_1011.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_decreto_legislativo_no_1012.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_decreto_legislativo_no_1013.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_decreto_legislativo_no_1013.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_decreto_legislativo_no_1015.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_decreto_legislativo_no_1016.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1083/projeto_de_decreto_legislativo_no_1017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1084/projeto_de_decreto_legislativo_no_1018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_decreto_legislativo_no_1019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_decreto_legislativo_no_1020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_decreto_legislativo_no_1021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_decreto_legislativo_no_1022-_titulo_cidadao_-_jose_adolfo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_decreto_legislativo_no_1023-titulo_de_cidada-marileia_brito.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_decreto_legislativo_no_1024-titulo_cidada-naiane_sales.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_decreto_legislativo_no_1025-diploma_de_honra_ao_merito-_romulo_anisio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_decreto_legislativo_no_1027-titulo_de_cidadao-_joao_antonio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_decreto_legislativo_no_1028-_medalha_do_merito_anisio_teixeira-maria_jose_couto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1123/projeto_de_decreto_legislativo_no_1029-titulo_cidadao-george_euzebio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1124/projeto_de_decreto_legislativo_no_1030-titulo_cidadao-juvenal_oliveira.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1125/projeto_de_decreto_legislativo_no_1031-titulo_cidadao_sergio_alves.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1130/projeto_de_decreto_legislativo_no_1036_-medalha_do_merito_anisio_teixeira-adriana_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_decreto_legislativo_no_1037-medalha_do_merito_anisio_teixeira-maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1132/projeto_de_decreto_legislativo_no_1038-titulo_cidada-elizete_andrade.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_decreto_legislativo_no_1039-titulo_de_cidadao-temistocles_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_decreto_legislativo_no_1040-delson_cardoso_oliveira.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1266/projeto_de_decreto_legislativo_no_1041-_giselle_quintao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_decreto_legislativo_no_1042-_anita_silva_santana.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_decreto_legislativo_no_1043-_silvia_maria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_decreto_legislativo_no_1044-milton_comatec.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_no1124-celebrar_convenio_com_areas_espicificas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no1125-denominacao_de_rua_antonio_moreira.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no1126-denominacao_do_hipodromo_maniacu.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1225/projeto_de_lei_no1127-prorrogacao_do_plano_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1226/projeto_de_lei_no1128-institui_a_semana_de_valorizacao_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1227/projeto_de_lei_no1130-denominacao_do_pronto_atendimento_upa_iii.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_no1131-dispoe_sobre_o_transtorno_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1229/projeto_de_lei_no1133-_denominacao_da_rua_rafael_nascimento.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_no1135-alteracao_contrato_de_consorcios.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1231/projeto_de_lei_no1137-autoriza_o_poder_executivo_abrir_creditos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1232/projeto_de_lei_no1138-denominacao_de_rua_eunice_batista.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1233/projeto_de_lei_no1139-denominacao_da_via_urbana_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1234/projeto_de_lei_no1140-cria_componetes_para_seguranca_alimentar_e_nutricional.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_lei_no_1141-dispoe_sobre_a_obrigatoriedade_de_remocao_e_organizacao_de_cabos_e_fios_inativos_ou_em_desuso_intalados_em_postes_no_municipio_de_caetite.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no1142-alteracao_da_estrutura_administrativa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1071/projeto_de_lei_no_1144.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no1146-delimitacao_de_novos_bairros.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1273/projeto_de_lei_no1148-lei_de_diretrizes_orcamentarias_2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no1149-reajustes_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1098/projeto_de_lei_no_1151.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_lei_no_1153.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1239/projeto_de_lei_no1155-criacao_do_dia_municipal_das_raizes_africanas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_n.o1158.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_lei_no_1159.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_lei_no_1160.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1156/projeto_de_lei_no_1161.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_no_1162.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_lei_no_1163.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_lei_no1164-denominacao_creche_pre-escola_tipo_ii_samambaia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1272/projeto_de_lei_no1165-plano_plurianual_2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei_no1166-denominacao_da_av_salinas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1241/projeto_de_lei_no1167_altera_lei_municipal_no_1036.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1280/projeto_de_lei_1168-dipoe_sobre_o_subsidio_do_procurador-projeto_passou_porem_corrigido_com_outro_numero.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_lei_no_1169-considera_de_ultilidade_publica_o_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1242/projeto_de_lei_no1170-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1281/projeto_de_lei_no_1171-loa.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei_no1172-denominacao_de_nome_de_rua_conselheiro_joaquim_antonio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1192/projeto_de_lei_no1173-criacao_de_programa_de_educacao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1244/projeto_de_lei_no1174-estabelece_normas_para_denominacao_de_vias_e_logradouros_publicos_no_municipio_de_caetite.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_no1175-inclui_o_anexo_ii_na_lei_no_1.014_de_18_dezembro_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_no_1176__pauta_de_hoje.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_lei_no1177-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_portadoras_de_cancer.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_no1178-da_denominacao_de_dr.leoncio_fagundes_de_oliveira_a_unidade_basica_de_saude-ubs_do_bairro_alto_cristo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1247/projeto_de_lei_no1179-da_denominacao_de_professora_edna_licia_gomes_da_silva_a_creche_pre-escolar_situada_no_bairro_sao_vicente_iii..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_lei_no1180-autoriza_o_poder_executo_municipal_a_abrir_credito.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1283/projeto_de_lei_no_1181-estagio_remonerado_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_1182-autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_no_valor_2.500.0000.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_no1183-dispoe_sobre_subsidio_do_procurador_municipal..pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1271/projeto_de_lei_no1184-dispoe_sobre_a_implantacao_do_programa_municipal_de_saude_mental_na_sescolasem_parceria_entre_as_secretarias_municipais_de_educacao_e_de_saude.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1250/projeto_de_lei_no1185-altera_o_artigo_65_da_lei_municipal_no_961.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_no1186-altera_o_art.2o_da_lei_901.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1196/projeto_de_lei_1187.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1199/img20251112_11053916.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1200/projeto_de_lei_no._______de_12_de_novembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1202/projeto_de_lei_no._______de_12_de_novembro_de_2025._concessao_de_uso_hospital_municipal.docx.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1203/jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_no1193-autoriza_o_executivo_minicipal_utilizar_os_recursos_contigenciados.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_lei_no1194-altera_o_anexo_i_da_lei_municipal_no_961_de_20_de_dezembro_de_2023com_as_alteracoes_promovidas_pela_lei_municipal_no_1055_de_17_de_novembro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1217/pl_1195.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1218/altera_o_anexo_i_da_lei_961.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_no._______de_1o_de_dezembro_de_2025._altera_lei_1034.docx.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1252/projeto_de_lei_no._______de_4_de_dezembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1253/projeto_de_lei_no._______de_8_de_dezembro_de_2025..docx.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2026/1302/projeto_de_lei_1202.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_no_01-curso_de_formacao_para_vereadores.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1278/projeto_de_resolocao_no_02-cria_a_comissao_especial_para_acompanhamento_dos_trabalhos_da_unacom-_reprovada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1275/projeto_de_resolucao_no_03-_regulamenta_a_lei_federal_no_14.129.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1276/projeto_de_resolucao_no_04-canais_digitais.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1277/projeto_de_resolucao_no_05-dispoe_sobre_a_autorizacao_da_filiacao_da_camara_de_vereadores_do_municipio_de_caetite_a_uniao_dos_vereadores_do_alto_sertao_da_bahia_2.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2025/1219/mensagem_de_veto_02.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H372"/>
+  <dimension ref="A1:H373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="244.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -14030,196 +14039,222 @@
       </c>
       <c r="D366" t="s">
         <v>1140</v>
       </c>
       <c r="E366" t="s">
         <v>1141</v>
       </c>
       <c r="F366" t="s">
         <v>1142</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="H366" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
         <v>1355</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>10</v>
+        <v>1325</v>
       </c>
       <c r="D367" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F367" t="s">
+        <v>341</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="E367" t="s">
+      <c r="H367" t="s">
         <v>1357</v>
-      </c>
-[...7 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>10</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E368" t="s">
         <v>1360</v>
       </c>
-      <c r="B368" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F368" t="s">
-        <v>461</v>
+        <v>100</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="H368" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1363</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D369" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="E369" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="F369" t="s">
-        <v>183</v>
+        <v>461</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="H369" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1366</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D370" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="E370" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="F370" t="s">
         <v>183</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="H370" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1369</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D371" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="E371" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="F371" t="s">
-        <v>58</v>
+        <v>183</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="H371" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1372</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
+        <v>36</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F372" t="s">
+        <v>58</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
         <v>10</v>
       </c>
-      <c r="D372" t="s">
-[...5 lines deleted...]
-      <c r="F372" t="s">
+      <c r="D373" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F373" t="s">
         <v>1142</v>
       </c>
-      <c r="G372" s="1" t="s">
-[...3 lines deleted...]
-        <v>1376</v>
+      <c r="G373" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1379</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -14551,50 +14586,51 @@
     <hyperlink ref="G348" r:id="rId347"/>
     <hyperlink ref="G349" r:id="rId348"/>
     <hyperlink ref="G350" r:id="rId349"/>
     <hyperlink ref="G351" r:id="rId350"/>
     <hyperlink ref="G352" r:id="rId351"/>
     <hyperlink ref="G353" r:id="rId352"/>
     <hyperlink ref="G354" r:id="rId353"/>
     <hyperlink ref="G355" r:id="rId354"/>
     <hyperlink ref="G356" r:id="rId355"/>
     <hyperlink ref="G357" r:id="rId356"/>
     <hyperlink ref="G358" r:id="rId357"/>
     <hyperlink ref="G359" r:id="rId358"/>
     <hyperlink ref="G360" r:id="rId359"/>
     <hyperlink ref="G361" r:id="rId360"/>
     <hyperlink ref="G362" r:id="rId361"/>
     <hyperlink ref="G363" r:id="rId362"/>
     <hyperlink ref="G364" r:id="rId363"/>
     <hyperlink ref="G365" r:id="rId364"/>
     <hyperlink ref="G366" r:id="rId365"/>
     <hyperlink ref="G367" r:id="rId366"/>
     <hyperlink ref="G368" r:id="rId367"/>
     <hyperlink ref="G369" r:id="rId368"/>
     <hyperlink ref="G370" r:id="rId369"/>
     <hyperlink ref="G371" r:id="rId370"/>
     <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>