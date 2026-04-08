--- v0 (2025-10-10)
+++ v1 (2026-04-08)
@@ -54,1183 +54,1183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Paulão da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_no._001-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_no._001-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que a Secretaria de Meio Ambiente e Limpeza Pública, faça a LIMPEZA E CAPINA no PARQUE PAULO JACKSON.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/796/indicacao_no._002-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/796/indicacao_no._002-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Manutenção com Encascalhamento das Ladeiras da Mangueira e da Mata do Anguá.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Dé Axé</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_no._003-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_no._003-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Quadra Poliesportiva com cobertura, contendo vestuário e banheiros no Bairro_x000D_
 Prisco Viana.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_no._004-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_no._004-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Construção ou Ampliação do Cemitério do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_no._005-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_no._005-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a recuperação com patrolamento e encascalhamento das estradas que dá acesso as Comunidades de Lagoa do Mato, Formosa 2, Formosa 1, Lagoa da Cobra, Cajazeira, Elefante, Alagoas, Pau Darco, Angico e Alegre em nosso Município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Marcelinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/800/indicacao_no._006-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/800/indicacao_no._006-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente soluções no sentido de resolver a questão do trânsito de veículos e motos na ladeira da chácara que dá acesso à rodovia Caetité Igaporã neste Município</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_no._007-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_no._007-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a manutenção da Quadra Poliesportiva do Manoel Lopes na troca da cobertura e que seja incluindo a cobertura das arquibancadas, bem como a construção de vestuário e banheiros.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_no._008-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_no._008-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Ingazeira, Papagaio, Vargem da Onça e demais Comunidades_x000D_
 do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_no._009-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_no._009-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Ilha, Mata, Paraguai, Lagoa do Fundo e demais comunidades do_x000D_
 Distrito de Pajeú do Vento.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereadora Maria da Serragem</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_no._010-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_no._010-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do Secretario de Serviços Públicos providenciar a recuperação da Rua Joaquim de Brito Gondim, que fica ao lado do Colégio Joaquim de Brito, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_no._011-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_no._011-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do Secretário de Serviços públicos providências para que se faça uma rede de esgoto na Praça do_x000D_
 Mercado, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_no._012-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_no._012-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma rotatória e Instalação de semáforo para uma melhor sinalização de trânsito no cruzamento entre a Avenida Dácio Oliveira, Rodovia Caetité/Igaporã e Avenida Olimar Oliveira, em frente a Panificadora Cardoso.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_no._013-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_no._013-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto aos órgãos competentes soluções no sentido de resolver a questão dos andarilhos que estão usando como moradia um estabelecimento desativado em frente a Panificadora Cardoso, nesta.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no._014-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no._014-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto aos órgãos competentes soluções no sentido de resolver a questão dos Prédios Escolares que se encontram abandonados na sede do nosso Município.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_no._015-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_no._015-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto aos órgãos competentes soluções no sentido de resolver a questão da Unidade Básica de Atenção a Saúde, a saber: Woquiton Fernandes Teixeira, nesta.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_no._016-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_no._016-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento das estradas das Comunidades de, Serragem, Rio das antas, Pachola, Açoita Cavalo 1 e 2, Mata dos Moreiras, Mangueiras, João Barroca, Limeira, Rodeador - Distrito de Brejinho das Ametistas e Lagoa Azul, Lagoa dos Bois,_x000D_
 Campinas, Lagoa Comprida, Tanquinho-Campinas/ da Comunidade de Santa Luzia.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vereador João do Povo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/811/indicacao_no._017-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/811/indicacao_no._017-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizado o serviço de patrolamento e manutenção das estradas nas localidades: Anguá, Serra, Mangueira, Barrinha, Barbatimão, Impoeira, Baraúna, Candonga e toda região.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/812/indicacao_no._018-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/812/indicacao_no._018-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizado o serviço de patrolamento e manutenção na Ladeira da Comunidade: Mata do Anguá.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Donizete</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/813/indicacao_no._019-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/813/indicacao_no._019-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o serviço de patrolamento das estradas das Comunidades; Vargem do Anguá, Anguá, Forquilha e Paulo. Localizadas na região do Anguá.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_no._020-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_no._020-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o serviço de patrolamento das estradas das Comunidades; Taquaril, Barra dos Farias e Pedra Grande. Localizadas na região de Santa Luzia.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/815/indicacao_no._021-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/815/indicacao_no._021-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o serviço de patrolamento das ruas do Bairro Prisco Viana nesta cidade.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vereador Leo Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_no._022-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_no._022-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da identificação com máxima urgência de todos os pontos críticos das estradas vicinais do município para a viabilização do transporte escolar.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_no._023-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_no._023-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de quebra-molas e faixa de pedestre entre a quadra e a Escola Manoel Teixeira Ladeia, localizados na Av. Divino Espírito Santo, no Bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/818/indicacao_no._024-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/818/indicacao_no._024-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a reforma nas quadras das Comunidades de Formosa 1 e Papagaio, neste Município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_no._025-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_no._025-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a reforma na quadra do Bairro Santo Antônio, neste Município.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no._026-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no._026-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar o Calçamento da rua Piauí 2, Bairro Ovídio Teixeira neste Município.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no._027-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no._027-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a Construção de Quadra poliesportiva, de uma Creche e de uma Escola no Bairro Prisco Viana</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_no._028-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_no._028-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a Construção de uma Quadra e Praça, na Comunidade de Passagem da Onça, neste Município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._029-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._029-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a construção de Vestiários e Banheiros Públicos na Quadra Poliesportiva da Comunidade de Candonga.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_no._030-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_no._030-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a construção de Vestiários e Banheiros Públicos na Quadra Poliesportiva da Comunidade de Tabua.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no._031-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no._031-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a construção de uma praça em frente a Igreja Católica na Comunidade de Candonga.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_no._032-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_no._032-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a construção de uma praça em frente a Igreja Católica na Comunidade de Tabua.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_no._033-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_no._033-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a conclusão de uma praça em frente a igreja na comunidade de Anguá.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_no._034-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_no._034-2023.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja realizada a construção de uma Ponte sobre o Rio Lamarão na Comunidade de Candonga.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Vereador Almir Brito</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_no._035-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_no._035-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito Valtécio Neves Aguiar, Chefe do Executivo Municipal, para que seja viabilizado junto ao Departamento de Trânsito faixas elevadas para travessia de pedestres na Rua São João (em frente ao Colégio Mundo Colorido), e um agente de trânsito para melhor controle de fluxo no tráfego nos horários principais de saída dos alunos.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_no._036-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_no._036-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de realização do concurso público para o cargo de professor(a) do município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_no._038-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_no._038-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Neves Aguiar, para que seja feita a restauração do gramado sintético do campo de futebol localizado na Praça da Juventude, em nossa cidade.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vereador Mário</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_no._039-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_no._039-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar para que seja realizado o patrolamento e encascalhamento da estrada que liga a Fazenda Mata de Maniaçu, iniciando na entrada da Antiga casa de bloco até a comunidade de Lagoa da Venda e adjacências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_no._040-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_no._040-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar para que seja realizado o patrolamento e encascalhamento da estrada que liga o trevo de Maniaçu até a fronteira do Município de Tanque Novo, passando pelas comunidades de Feiticeiro, Tanques, Alagoas, Formosa e adjacências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_no._041-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_no._041-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da Instalação de placas que indiquem a localização da UNACON e o Hospital Municipal de Caetité.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/835/indicacao_no._042-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/835/indicacao_no._042-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da revitalização da Travessa dos Estudantes, nas proximidades do Hotel Baiano e_x000D_
 Hotel Vila Nova do Príncipe, com a construção de um calçadão e a instalação postes de iluminação.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_no._043-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_no._043-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar para que seja implantado o programa "Academia de Saúde" no Município de Caetité.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no._044-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no._044-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar a implantação do programa "Saúde na Hora" nas Unidades de Saúde da Família dos Distritos de Maniaçú e Brejinho das Ametistas - Município de Caetité.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_no._045-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_no._045-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar a construção de uma praça no Bairro Ovídio Teixeira - Município de Caetité.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/839/indicacao_no._046-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/839/indicacao_no._046-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Reforma da Quadra de esportes da Comunidade de Lagoa do Fundo no Distrito de Pajeú do Vento.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_no._047-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_no._047-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que a Secretaria de Recursos Hídricos contrate mais Caminhões Pipa, para dar suporte e agilidade ao Abastecimento de Água das Comunidades.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/841/indicacao_no._048-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/841/indicacao_no._048-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, abertura dos banheiros da quadra poliesportiva, localizados na Av. Divino Espírito Santo. no Bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_no._049-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_no._049-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que atenda a minha indicação de Nº 45/2022 que se trata da cobertura com tela da Quadra do Alto do_x000D_
 Cristo e reposição da cesta de basquete.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_no._050-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_no._050-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja feita uma Faixa Elevada em frente todas escolas tento nas esferas Municipais como Estaduais.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_no._051-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_no._051-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que veja com carinho uma gratificação para os motoristas contratados pelo Município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/845/indicacao_no._052-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/845/indicacao_no._052-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a Iluminação da Quadra Poliesportiva do Condomínio Esmeralda, neste Município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_no._053-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_no._053-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para que se faça o encascalhamento e patrolamento na estrada vicinal de Lagoa do Barro em sentido a Umbuzeiro são 2 km de estrada.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/847/indicacao_no._054-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/847/indicacao_no._054-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, e o Secretario de Cultura e Esporte, que se estenda para os demais Distritos as aulas de Zumba oferecida pela Secretaria aqui no nosso Município.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/848/indicacao_no._055-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/848/indicacao_no._055-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a Criação de uma Farmácia de Manipulação de medicamentos Municipal.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Vereador Jorge Ladeia</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_no._056-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_no._056-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a reestruturação do Ponto de Parada de Ônibus e revitalização asfáltica do Trevo, localizado no Bairro Bosque do Jacaraci, especificadamente na Saída para Brejinho das Ametistas (Avenida dos Orixás).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_no._057-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_no._057-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, roçagem e patrolamento das Estradas vicinais da Comunidade de Escadinha II e adjacências, localizada próximo ao Posto Sabrina IX, além da inserção dos braços de luminárias nos postes já existentes.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_no._058-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_no._058-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, calçamento da Rua Luis Carlos Santos Silva no Bairro Santo Antônio, e a inserção da placa de identificação da mesma.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_no._059-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_no._059-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, calçamento da Rua Dermeval José dos Santos no Bairro Santo Antônio, e a inserção da placa de identificação da mesma.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_no._060-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_no._060-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que sejam tomadas as devidas providências com relação as péssimas condições de trânsito que se encontra a Avenida Luiz Bento, localizada no Bairro Ovídio Teixeira, tais como a falta de sinalização, falta de passagem elevada, rejeitos líquidos residenciais e comerciais presentes ao longo da via além da precariedade das calçadas, principalmente em torno da Cerb.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_no._061-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_no._061-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a reestruturação do monumento Cristo Redentor, bem como a revitalização asfáltica da Rua que dá acesso ao mesmo e reforçar a iluminação do local, sugiro ainda a criação de um espaço de entretenimento para visitas turísticas a fim de valorizar um dos pontos referência da nossa cidade.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_no._062-2023.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_no._062-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, instalação de braço de iluminação pública em postes das Comunidades de Angico, Olho D'Água, Volta dos Morros/Maniaçu.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/856/indicacao_no._063-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/856/indicacao_no._063-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a contratação de um coveiro para suprir as necessidades do Cemitério de Santa Luzia e de Campinas, neste municipio.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_no._064-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_no._064-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a ampliação do Cemitério, do Povoado de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_no._065-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_no._065-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Implantação da Guarda Municipal em Caetité, para fortalecer a segurança nas Escolas e também no Comércio.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_no._066-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_no._066-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que atenda a minha indicação de N 066/2023 que se trata de uma reforma na quadra do Baraúna localizada no Bairro São José.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_no._067-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_no._067-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que atenda a minha indicação de N°67/2023 que se trata da cobertura com tela e iluminação na quadra do Povoado de Campinas.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_no._068-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_no._068-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a Construção de uma Área de Lazer (Praça) no Condomínio Esmeralda, neste Município.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_no._069-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_no._069-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar que seja providenciado em caráter de urgência a Contratação de uma Médica Pediátrica Plantonista para  realizar atendimento na Unidade de Saúde UPA24 (Unidade de Pronto Atendimento).</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_no._070-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_no._070-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja viabilizado através da Secretaria de Educação e Secretaria de Administração e Finanças a adoção de medidas de  segurança nas escolas tais como o aumento dos muros, instalação de cercas elétricas, câmeras de monitoramento e o uso de detector de metais na portaria.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_no._071-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_no._071-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja viabilizado através da Secretaria de Educação e Secretaria de Administração e Finanças um projeto para  beneficiar os estudantes de ensino superior, pós-graduação e de cursos profissionalizantes da nossa cidade, custeando parcialmente ou em sua  totalidade as despesas dos mesmos com passagens intermunicipais (Caetité/Guanambi) para fins de estudos ou que seja disponibilizado veículos para tal finalidade.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_no._072-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_no._072-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, roçagem e patrolamento das Estradas vicinais da Comunidade de Lagoa do Barro, próximo ao Umbuzeiro, região de Maniaçu.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_no._073-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_no._073-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que seja providenciado junto ao órgão competente, que realize o Calçamento da TV C Mauá 0310, Bairro Rancho Alegre, neste Município.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no._074-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no._074-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, que seja realizada a construção de um memorial para o cantor Waldick Soriano, de acordo com_x000D_
 a Lei Ordinária n° 667, de 3 de novembro de 2008, na Praça Tancredo Neves.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no._076-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no._076-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de aumentar o quantitativo de psicólogos contratados pela secretaria de educação,_x000D_
 visando atender efetivamente as demandas do município.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no._077-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no._077-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade redução da carga horária dos psicólogos do município.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no._078-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no._078-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma passagem molhada na Fazenda Neves, localizada entre a Comunidade de Campinas e Tanquinho de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no._079-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no._079-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma passagem molhada na Comunidade de Peri Peri localizada na região de Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no._080-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no._080-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, que seja realizado a construção de um estacionamento na Avenida Woquiton Fernandes Teixeira, neste município.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no._081-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no._081-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a cobertura do local onde acontece a Feira da Agricultura Familiar, neste município.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no._082-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no._082-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto à Secretaria de Serviços Públicos, a reforma da cobertura (telhado), bem como, a reforma da Feira Livre_x000D_
 Municipal com construção de boxes que fica localizada no Bairro Ovídio Teixeira.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no._083-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no._083-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Paraguai, Ilha, Mata, Lagoa do Fundo e Escadinha.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no._084-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no._084-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, que seja desenvolvido, junto a Secretaria de Educação e a Secretaria de Desenvolvimento Econômico, durante os meses que antecedem as festividades e os ensaios do 2 de Julho, uma campanha de conscientização, com um viés educativo, sobre os maus tratos em equinos, como é caracterizado e como evita-lo.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_no._085-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_no._085-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que busque junto ao Governo do Estado ou Federal, recursos para a Construção de um Viaduto na área da Ladeira da Chácara.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/878/indicacao_no._086-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/878/indicacao_no._086-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de uma passagem molhada sobre o Rio Santo Onofre, onde liga a Comunidade de Berinjela à Caraíbas, localizada no distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_no._087-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_no._087-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a instalação de cobertura na quadra poliesportiva no Distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_no._088-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_no._088-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de pavimentação da Rua, atualmente sem nome, localizada no fundo da Igreja Católica do Distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_no._089-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_no._089-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a aquisição de terreno para a construção de novo Cemitério no Distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_no._090-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_no._090-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de pavimentação da Rua sem nome em frente ao PSF do Distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_no._091-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_no._091-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, para que seja reconstruído parte do muro do Cemitério do Distrito de Caldeiras, que encontra-se destruído.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_no._092-2023.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_no._092-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de um Quebra-molas ou passagem elevada, localizada na rua Luís Bento no Bairro Ovídio Teixeira mais conhecida como rua do supermercado Verdão, próximo ao mercado Tem de Tudo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/</t>
+    <t>http://sapl.caetite.ba.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1537,68 +1537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_no._001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/796/indicacao_no._002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_no._003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_no._004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_no._005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/800/indicacao_no._006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_no._007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_no._008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_no._009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_no._010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_no._011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_no._012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_no._013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no._014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_no._015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_no._016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/811/indicacao_no._017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/812/indicacao_no._018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/813/indicacao_no._019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_no._020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/815/indicacao_no._021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_no._022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_no._023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/818/indicacao_no._024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_no._025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no._026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no._027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_no._028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_no._030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no._031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_no._032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_no._033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_no._034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_no._035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_no._036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_no._038-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_no._039-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_no._040-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_no._041-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/835/indicacao_no._042-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_no._043-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no._044-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_no._045-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/839/indicacao_no._046-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_no._047-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/841/indicacao_no._048-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_no._049-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_no._050-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_no._051-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/845/indicacao_no._052-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_no._053-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/847/indicacao_no._054-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/848/indicacao_no._055-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_no._056-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_no._057-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_no._058-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_no._059-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_no._060-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_no._061-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_no._062-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/856/indicacao_no._063-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_no._064-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_no._065-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_no._066-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_no._067-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_no._068-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_no._069-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_no._070-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_no._071-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_no._072-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_no._073-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no._074-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no._076-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no._077-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no._078-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no._079-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no._080-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no._081-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no._082-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no._083-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no._084-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_no._085-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/878/indicacao_no._086-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_no._087-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_no._088-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_no._089-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_no._090-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_no._091-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_no._092-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/795/indicacao_no._001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/796/indicacao_no._002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/797/indicacao_no._003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/798/indicacao_no._004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/799/indicacao_no._005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/800/indicacao_no._006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/801/indicacao_no._007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/802/indicacao_no._008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/803/indicacao_no._009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/804/indicacao_no._010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/805/indicacao_no._011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/806/indicacao_no._012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/807/indicacao_no._013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/808/indicacao_no._014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/809/indicacao_no._015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/810/indicacao_no._016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/811/indicacao_no._017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/812/indicacao_no._018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/813/indicacao_no._019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/814/indicacao_no._020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/815/indicacao_no._021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/816/indicacao_no._022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/817/indicacao_no._023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/818/indicacao_no._024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/819/indicacao_no._025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/820/indicacao_no._026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/821/indicacao_no._027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/822/indicacao_no._028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/824/indicacao_no._030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no._031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/826/indicacao_no._032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/827/indicacao_no._033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/828/indicacao_no._034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/829/indicacao_no._035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/830/indicacao_no._036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/831/indicacao_no._038-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/832/indicacao_no._039-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/833/indicacao_no._040-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/834/indicacao_no._041-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/835/indicacao_no._042-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/836/indicacao_no._043-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/837/indicacao_no._044-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/838/indicacao_no._045-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/839/indicacao_no._046-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_no._047-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/841/indicacao_no._048-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/842/indicacao_no._049-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/843/indicacao_no._050-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/844/indicacao_no._051-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/845/indicacao_no._052-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/846/indicacao_no._053-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/847/indicacao_no._054-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/848/indicacao_no._055-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/849/indicacao_no._056-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/850/indicacao_no._057-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_no._058-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/852/indicacao_no._059-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/853/indicacao_no._060-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/854/indicacao_no._061-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/855/indicacao_no._062-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/856/indicacao_no._063-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/857/indicacao_no._064-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/858/indicacao_no._065-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/859/indicacao_no._066-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/860/indicacao_no._067-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/861/indicacao_no._068-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/862/indicacao_no._069-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/863/indicacao_no._070-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_no._071-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/865/indicacao_no._072-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/866/indicacao_no._073-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no._074-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no._076-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no._077-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no._078-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no._079-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no._080-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no._081-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no._082-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no._083-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no._084-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/877/indicacao_no._085-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/878/indicacao_no._086-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/879/indicacao_no._087-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/880/indicacao_no._088-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/881/indicacao_no._089-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/882/indicacao_no._090-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/883/indicacao_no._091-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2023/884/indicacao_no._092-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>