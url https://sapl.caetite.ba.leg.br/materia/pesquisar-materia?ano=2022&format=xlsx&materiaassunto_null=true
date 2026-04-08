--- v2 (2026-01-27)
+++ v3 (2026-04-08)
@@ -54,2564 +54,2564 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no._001-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no._001-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, a doação do madeiramento e telhas do antigo prédio escolar em ruínas localizado na Comunidade do Paraguai, Distrito de Pajeú dos Ventos, para beneficiar a construção da sede da Associação Passagem do Limoeiro e evitar riscos de desabamento no local.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Leo Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no._002-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no._002-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar a construção de uma ponte na Rua Jornalista Marcelo Rezende, localizada no Bairro Santa Rita, próximo ao curral do gado, para facilitar a locomoção dos moradores da região.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no._003-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no._003-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar o calçamento da Travessa VII, localizada no Bairro São Vicente.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no._004-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no._004-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar o calçamento e desenvolver um sistema de drenagem na Rua Jornalista_x000D_
 Marcelo Rezende, Localizada no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no._005-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no._005-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar o calçamento da Rua Coração de Maria, Localizada no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Marcelinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no._006-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no._006-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto à Secretaria Municipal de Obras Públicas, a REVITALIZAÇÃO com a máxima urgência da Rua Guilhermina de_x000D_
 Souza, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no._007-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no._007-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto à Secretaria Municipal de Obras Públicas, a MANUTENÇÃO e RESTAURAÇÃO com a maior urgência possível da Rua Brasília, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_no._008-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_no._008-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a necessidade de proceder a Reforma geral da Quadra Poliesportiva do Bairro Santo Antônio. neste Município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_no._009-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_no._009-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto à Secretaria Municipal de Obras Públicas, a REVITALIZAÇÃO com a máxima urgência da Travessa Paulo Freire, localizada no Bairro Ovídio Teixeira, em nosso Município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Paulão da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no._010-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no._010-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja realizado serviços de tapa-buracos ou recapeamento das ruas do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no._011-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no._011-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr, Prefeito Municipal, o recapeamento das ruas do Cristo nas proximidades da igreja Santa Terezinha.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no._012-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no._012-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a ampliação do Cemitério da Comunidade de Ilha.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no._013-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no._013-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a construção de banheiros masculino e feminino nas proximidades da quadra do Manoel Lopes.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no._014-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no._014-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de realização de um concurso público para o cargo de professor(a) do município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Jorge Ladeia</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no._015-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no._015-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, indica ao Senhor Prefeito, a revitalização asfáltica da Travessa Santa Rita no Bairro Ovídeo Teixeira, próximo ao Verdão Supermercado.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no._016-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no._016-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, revitalização asfáltica da Rua Jerusalém, localizada no Bairro Bosque do Jacaraci, mais especificamente em torno da "praça".</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no._017-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no._017-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a reestruturação do Ponto de Parada de Ônibus e revitalização asfáltica do Trevo, localizado no Bairro Bosque do Jacaraci, especificadamente na Saída para Brejinho das Ametistas (Avenida dos Orixás).</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no._018-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no._018-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, roçagem e patrolamento das Estradas vicinais da Comunidade de Escadinha II e adjacências, localizada próximo ao Posto Sabrina IX.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no._019-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no._019-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a revitalização asfáltica da Travessa Costa e Silva, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no._020-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no._020-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação com patrolamento e encascalhamento da estrada da Fazenda Mata, no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no._021-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no._021-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação com patrolamento e encascalhamento das estradas na Comunidade de Formosa II, no Distrito de_x000D_
 Maniaçu.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no._022-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no._022-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a limpeza do Rio do Alegre, nas imediações da Praça Rodrigues Lima, neste Município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no._023-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no._023-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja colocada uma linha de transporte escolar na Comunidade de Impoeira, neste Município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no._024-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no._024-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Papagaio, Ingazeira, Vargem da Onça, Passagem de Areia,_x000D_
 Banguê na região de Maniaçu.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no._025-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no._025-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade do recapeamento asfáltico da Av, Santa Catarina, localizada no Bairro Ovídio Teixeira.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no._026-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no._026-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito a restauração, patrolamento e encascalhamento das estradas vicinais que dão acesso às comunidades de Tanquinho de Aroeiras, Sítio, Salinas, Vereda do Cercado, Morro do Basílio, Furado Grande e Pedra Grande, todas localizadas no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no._027-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no._027-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito a restauração, patrolamento e encascalhamento das estradas vicinais que dão acesso às comunidades de Lagoa de Félix Pereira, Mata, Ilha, Paraguai, Tabocas, Aguani e Lagoa do Fundo, todas localizadas no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vereador João do Povo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no._028-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no._028-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o calçamento das ladeiras das comunidades de Anguá e Mangueira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no._029-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no._029-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades de Cachoeirinha_x000D_
 sentindo a Araçá, Vintém, Umbuzeiro e adjacências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no._030-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no._030-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades de Cachoeirinha_x000D_
 sentindo a Serrote e adjacências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no._031-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no._031-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja construída uma ponte sobre o Rio, na comunidade de Candonga que tem sentido de Caetité a Candonga.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no._032-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no._032-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a iluminação pública enfrente a Igreja e Associação na Comunidade de Serrote.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no._033-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no._033-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades: Anguá, Serra, Mangueira, Mata do Anguá, Barrinha, Empoeira, Barbatimão, e adjacências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no._034-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no._034-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a conclusão de uma praça enfrente a igreja na comunidade de Anguá.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Vereador Almir Brito</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no._035-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no._035-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito de Caetité, Valtécio Neves Aguiar. Chefe do Executivo Municipal. para que seja realizado o serviço de cascalhamento e patrolamento nas estradas vicinais que ligam a Comunidade de Umbuzeiro, Mutuca, Vintém, Araça. Lagoa do Barro e Lagoa da Boiada.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no._036-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no._036-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar, a realização do serviço de cascalhamento e patrolamento nas estradas vicinais que ligam a Comunidade de Cachoerinha. Davi, Chão Duro, Periperi, Caraíbas, Serrote, Cabeceira D' Água, Lagoa do Serrote e Sussupara.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no._037-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no._037-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar. a realização do serviço de cascalhamento e patrolamento nas estradas vicinais que ligam Maniaçu à Comunidade de Tamboril ao Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no._038-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no._038-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar, a realização do serviço de cascalhamento e patrolamento no Distrito de Maniaçu à Comunidade Aparecida, Batateira, Pinga, Morros e Fundo dos Morros.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no._039-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no._039-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito de Caetité, Valtécio Neves Aguiar, Chefe do Executivo Municipal, para que seja realizado nas estradas, cascalhamento e patrolamento nas estradas vicinais que ligam a Comunidade de Cardoso, Lagoa da Pedra, Lagoa do Barro, Contendas e Barreiro.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no._040-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no._040-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a pavimentação da Travessa Jatobá no bairro Rancho Alegre.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no._041-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no._041-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que busque informações junto ao DNIT, referente ao recapeamento da BR-122, trecho que liga Caetité ao Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no._042-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no._042-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação com patrolamento e encascalhamento da estrada da comunidade palmeiras sentido da pista até Nô do Alambique, neste municipio.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no._043-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no._043-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação com patrolamento e encascalhamento das estradas da comunidade Lagoinha da Cobra e adjacencias neste municipio.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no._044-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no._044-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a construção de uma quadra Poliesportiva com banheiros e toda infraestrutura adequada no Bairro Prisco Viana, sede deste Municipio.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Vereadora Maria da Serragem</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no._045-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no._045-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a cobertura com tela da Quadra do Alto do Cristo.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no._046-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no._046-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma passagem molhada no rio de Brejinho que passa na estrada que interliga o Distrito de Brejinho a Comunidade Pau a Pique.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no._047-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no._047-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma rotatória e Instalação de semáforo para uma melhor sinalização de trânsito no cruzamento entre a Avenida Dácio Oliveira, Rodovia Caetité/lgaporã e Avenida Olimar Oliveira, em frente a Panificadora Cardoso.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no._048-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no._048-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto a Secretaria de Serviços Públicos, a recuperação com patrolamento e encascalhamento da estrada da Comunidade de Cangalha e Garapa, na oportunidade solicito ainda que seja colocada lâmpadas com braço nos postes da comunidade de Garapa.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no._049-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no._049-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr, Prefeito Municipal, junto a secretaria de Cultura, Esporte, Lazer e Turismo, a reforma completa, contrução de banheiros e cobertura da quadra Poliesportiva do Bairro Santo Antônio, Sede deste Municipio.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no._050-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no._050-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto a Secretaria de Serviços Públicos, que seja providênciado a iluminação do entorno da Praça do Banco Bradesco no centro da sede deste Municipio.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Vereador Donizete</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no._051-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no._051-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de calçamento da Rua Manoel Alves de Brito e Travessa Manoel Alves de Brito no Bairro Prisco Viana, próximo à Fortiori.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no._052-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no._052-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de realocação dos contêineres de lixo do Mercado Municipal de Carne, situado no canteiro central da Praça do Mercado.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no._053-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no._053-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exrno Senhor Prefeito Valtécio Aguiar, a doação das telhas procedentes da reforma realizada na Escola Dom Manoel Raimundo de Melo e Escola Municipal Luiz Viana Filho, do povoado de Santa Luzia, para beneficiar a comunidade carente.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Vereador Arual Rachid</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_no._054-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_no._054-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a construção de uma Quadra Poliesportiva no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_no._055-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_no._055-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que sejam viabilizadas melhorias na iluminação pública do Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no._056-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no._056-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que seja feito o calçamento de todas as ruas do Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no._057-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no._057-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades: Cuba, Lagoa de Félix Pereira, Lagoa de Dentro, Cinzeiro e Adjacências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no._058-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no._058-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, Ramificação do PSF de Maniaçu à Comunidade de Tamboril.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no._059-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no._059-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da doação de um terreno para a construção das futuras instalações da Associação dos Bombeiros Civis de Caetité.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no._060-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no._060-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação e encascalhamento das estradas das Comunidades de Elefante e Curral Novo, neste Município.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no._061-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no._061-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, o calçamento em torno da Igreja, localizada na Comunidade de Bom Jardim/Brejo dos Padres, neste Município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no._062-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no._062-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Prefeito Municipal, que seja viabilizado através da Secretaria de Educação e dos órgãos competentes um meio de beneficiar os estudantes de ensino superior, pós-graduação e de cursos profissionalizantes da nossa cidade, custeando as despesas dos mesmos com passagens intermunicipais (Caetité/Guanambi) para fins de estudos ou que seja disponibilizado veículos para tal finalidade.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no._063-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no._063-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de construção de um abatedouro Municipal de Suínos, caprinos e Aves.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no._064-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no._064-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito a restauração, patrolamento e encascalhamento das estradas vicinais que dão acesso às comunidades de Novato, Lagoa da Vaca, Fazenda Nova, Barro Duro, Viado Tolo, Salinas, Mangueira, Lagoa Grande, Cacimbas, Lagoa Nova e Boa Sorte, todas localizadas no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no._065-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no._065-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo.Sr. Prefeito Municipal, roçagem, patrolamento e encascalhamento das Estradas vicinais da Comunidade de Olaria no Distrito Sede de Santa Luzia.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no._066-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no._066-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da construção de uma creche no Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no._067-2022.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no._067-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a construção e urbanização da Praça do Loteamento Santa Monica.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no._068-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no._068-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a pavimentação e calçamento das ruas nas proximidades da Delegacia no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no._069-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no._069-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para a implantação de uma cobertura de ponto de ônibus e iluminação no Trevo do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no._070-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no._070-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da realização de uma operação tapa-buracos, nas ruas do Bairro Jacaraci.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_no._071-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_no._071-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade do patrolamento da estrada localizada no Bairro Alto do Cristo, saída para o Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no._072-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no._072-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, a recuperação com patrolamento e encascalhamento da estrada sentido Miúdo do frete, comunidade de Cachoeirinha, neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no._073-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no._073-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal. que seja construida uma quadra poliesportiva na comunidade do Açoita Cavalo no distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no._074-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no._074-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja feito o calçamento na Rua Vereador Luiz Pereira de Aguiar no Bairro Jacaraci.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no._075-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no._075-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da instalação de redes de Wi-Fi nas praças públicas do município, tanto na sede_x000D_
 quanto nos distritos.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no._076-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no._076-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que busque informações sobre as Vacinas da Covid-19.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no._077-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no._077-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja construída uma quadra de esportes na Comunidade de Contendas / região de Maniaçu.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no._078-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no._078-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja realizada a troca das lâmpadas dos postes do Bairro Santo Antônio que se encontram em má estado de conservação.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no._079-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no._079-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado em caráter de urgência, quebra-molas nas ruas Prof. Marlene Montenegro Cerqueira de Oliveira e no início da rua Paraíba ambas no Bairro Nossa Senhora Rainha da Paz, nesta Cidade.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no._080-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no._080-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja realizada a pavimentação em uma das ruas localizadas no Bairro Prisco Viana, conhecida como rua de Naurim do Gás, nesta cidade.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_no._081-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_no._081-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado em caráter de urgência rede de esgoto no Condomínio Esmeralda, nesta Cidade.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_no._082-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_no._082-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja colocado braços de lâmpadas para a iluminação da Comunidade de Vintém.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_no._083-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_no._083-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja colocado braços de lâmpadas para a iluminação da Comunidade de Lagoa do Fundo.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_no._084-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_no._084-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de construção de uma passagem molhada na Lagoa dos Bois, região de Santa Luzia.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no._085-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no._085-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de construção de uma passagem molhada na Comunidade de Campinas, no rio conhecido como "Rio de Quedão".</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no._086-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no._086-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de colocação de "banca de terra" no início e final da passagem molhada da Comunidade de Campinas.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no._087-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no._087-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de encascalhamento e patrolamento das estradas vicinais da região de Santa Luzia.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no._088-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no._088-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja realizada uma operação "tapa buracos" nas ruas localizadas no distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no._089-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no._089-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja colocado novas traves na Quadra Poliesportiva do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no._090-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no._090-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a reforma do Campo Socyte da Praça da Juventude.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_no._091-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_no._091-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que sejam providenciadas placas de identificação nas entradas da Cidade que sinalize o acesso ao Hospital Municipal de_x000D_
 Caetité (UNACON).</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_no._092-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_no._092-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a reestruturação do monumento Cristo Redentor, bem como a revitalização asfáltica da Rua que dá acesso ao mesmo e reforçar a iluminação do local, sugiro ainda a criação de um espaço de entretenimento para visitas turísticas a fim de valorizar um dos pontos referência da nossa cidade.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_no._093-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_no._093-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que seja feita uma nova base PARA CAIXA da COMUNIDADE DO PIRAJÁ.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_no._094-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_no._094-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente a reforma da Antiga Delegacia, localizada na Avenida Contorno,_x000D_
 Bairro Alto do Cristo nesta cidade.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_no._095-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_no._095-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito. que seja providenciado junto ao órgão competente, a Iluminação da Travessa Poti, localizada ao lado da Igreja São_x000D_
 Benedito Centro, nesta Cidade.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no._096-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no._096-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado em caráter de urgência, a iluminação da quadra do Bairro Esmeralda, nesta cidade.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no._096-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no._096-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado em caráter de urgência, a Pavimentação Asfáltica ou com Paralelepípedos na Ladeira da Comunidade_x000D_
 de Mangueira, neste Município.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no._098-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no._098-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, Doação do Prédio Escolar Lauro de Freitas para a Comunidade Barro Duro no distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no._099-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no._099-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja realizado serviços de tapa-buracos ou recapeamento asfáltico nas laterais da Avenida Waidick Soriano (Mulungu).</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no._100-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no._100-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de calçamento da Rua Samambaia do Bairro Santa Rita, próximo ao Centro Respiratório.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_no._101-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_no._101-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de construção de uma quadra poliesportiva na Comunidade de Forquilha, próximo a Comunidade Vale do Anguá.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_no._102-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_no._102-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, instalação de serviços água e luz no Cemitério da Comunidade de Campinas e também um funcionário_x000D_
 permanente.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no._103-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no._103-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, serviços de calçamento na estrada da Comunidade do Manoel Vicente, com paralelepípedo.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_no._104-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_no._104-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da doação de um terreno para a construção das futuras instalações da Associação dos Pais e Amigos dos Autistas de Caetité.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_no._105-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_no._105-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da colocação de areia lavada na quadra de areia localizada na Praça da Feira Velha.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_no._106-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_no._106-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, junto a Secretaria de Serviços Públicos, a Pavimentação da Rua Deputado Odolfo Domingues, Bairro Prisco Viana, nesta.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no._107-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no._107-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, junto ao órgão competente a Construção de um PSF(Programa de Saúde da Família) na Comunidade de Ingazeira, neste Município.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no._108-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no._108-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feita o patrolamento e encascalhamento das estradas do loteamento da Chácara que fica próximo ao Bairro do Jacaraci, em nossa Cidade.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no._109-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no._109-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de muro de contenção para o campo de futebol da Comunidade de Barra de Caetité.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no._110-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no._110-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a concretização da obra do prédio escolar localizado no bairro Prisco Viana, loteamento Bela Vista.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no._111-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no._111-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da contratação de monitores para aulas de dança e monitores para aulas de esportes no município.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no._112-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no._112-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da disponibilização de sinal de celular nos distritos.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no._113-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no._113-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente a iluminação da Travessa Paulo Freire, no Bairro Ovídio Teixeira neste Município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no._114-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no._114-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da contratação de Psicólogos e Assistentes Sociais para as escolas municipais.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no._115-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no._115-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado o recapeamento da Rua Santa Catarina, Bairro Ovídio Teixeira, Neste Município.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no._116-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no._116-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado o Recapeamento no final da rua Coração de Maria, no Bairro Ovídio Teixeira, Neste Município,</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no._117-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no._117-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, conforme o modelo do projeto de lei anexo, a necessidade da instalação de chips de identificação_x000D_
 em cães, gatos, equinos e ruminantes domésticos, como bovinos, caprinos e ovinos, no canil municipal e instituições conveniadas.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no._118-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no._118-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da adequação da merenda escolar para os alunos com restrições, intolerância e_x000D_
 alergias alimentares.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/724/indicacao_no._119-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/724/indicacao_no._119-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a compra de uma Ambulância para atender as necessidades dos PSFs da Comunidade de Campinas e Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no._120-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no._120-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento da Praça Pública da Comunidade de Pedra Grande.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no._121-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no._121-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a reforma do Colégio Frei Henrique de Coimbra da Comunidade de Pedra Grande, Região de Santa Luzia.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Vereador Dé Axé</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no._122-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no._122-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o calçamento da Av. Nestor Duarte que dá acesso à Rodovia Caetité Maniaçu ao Clube da INB localizado no Bairro Buenos Aires.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no._123-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no._123-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja colocada uma placa ou fachada de identificação do Mercado de Utilidades.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no._124-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no._124-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o calçamento da Rua Professora Sidenir Teixeira Carvalho Ladeia, Bairro Santa Rita Loteamento Village, nesta Cidade.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no._125-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no._125-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da inclusão do ensino sobre empreendedorismo no plano curricular das escolas de_x000D_
 ensino fundamental da rede pública.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no._126-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no._126-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, Revitalização do Horto Municipal.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no._127-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no._127-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, a recuperação e encascalhamento das estradas da Comunidade de Imbobeira, região de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no._128-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no._128-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, junto a Secretaria de Serviços Públicos, que seja providenciada a construção de uma praça na Comunidade de Lagoa do_x000D_
 Sebastião, região de Maniaçu neste Município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no._129-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no._129-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que busque junto ao órgão competente a roçagem e patrolamento da estrada vicinal sentido Periperi até Barrinha, neste Município.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no._130-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no._130-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que possa designar uma equipe para averiguar e executar alguns serviços que se fazem necessários na Comunidade de Roçadão, localizada na Zona Rural desse Município. Considerando o abaixo-assinado pelos moradores, em anexo, solicito o serviço de iluminação de fronte as residências, passagem elevada (quebramolas), placas regulamentadoras e patrolamento.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no._131-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no._131-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da adequação da jornada de trabalho das mães com filhos acometidos pelo transtorno do espectro autista.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no._132-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no._132-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento, patrolamento e roçagem das estradas da Comunidade de Moita dos Porcos.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no._133-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no._133-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para que se faça um Quebra molas na chegada de Brejinho das Ametistas próximo ao posto_x000D_
 de Combustível e uma faixa de pedestre em frente ao Colégio Clemente Castro naquela mesma localidade.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no._134-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no._134-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para manutenção da iluminação pública nos postes das Comunidades do Manoel Vicente, Campinas, Lagoa Azul, Lagoa dos Bois e Rodeador, no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no._135-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no._135-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o encascalhamento das ladeiras que liga as Comunidades de Campinas. Lagoa dos Bois. Lagoa das Vargens. Jacaré, Rodeador, Limeira, Galho Torto, Serragem, Pauapique, Açoita Cavalo 1 e 2, Mata dos Moreiras, Manoel Vicente, Rio das Antas e Rio da Faca no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no._136-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no._136-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, reparo dos equipamentos (cesta de basquete) da Quadra poliesportiva do Bairro Alto do Cristo, bem como, reforçar o pedido feito através da Indicação N° 45/2022, solicitando a cobertura com tela da referida quadra.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no._137-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no._137-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja disponibilizado um ônibus para transportar pacientes que precisam fazer o tratamento em Salvador pelo TFD.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no._138-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no._138-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da elaboração de uma campanha de conscientização contra o abandono de animais_x000D_
 equinos em nosso município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_no._139-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_no._139-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de realocar o Parque de Comercialização de Animais Vereador Cezar Teixeira Ladeia,_x000D_
 localizado na Rua Jornalista Marcelo Rezende, Bairro Santa Rita.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_no._140-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_no._140-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da construção de uma represa na região de Lajedo para atender a demanda hídrica da Comunidade do Serrote, zona rural do município.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no._141-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no._141-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, VaItécio Aguiar, a necessidade da realização do calçamento em frente ao Núcleo Escolar Monsenhor Osvaldo_x000D_
 Magalhães localizada na comunidade da Cachoeirinha, zona rural do município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no._142-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no._142-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, junto a Secretaria de Serviços Públicos, a recuperação e pintura dos quebra-molas nas Ruas dos Bairros Altos Buenos Aires,_x000D_
 e Santo Antônio.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no._143-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no._143-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade do reajuste da remuneração dos intérpretes de libra das escolas municipais.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no._144-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no._144-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr Prefeito Municipal, que seja criado um Centro de Diagnostico de Imagem no Município de Caetité.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no._145-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no._145-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar a construção de um PSF (Programa de Saúde da Família) na Comunidade de Pirajá, neste Município.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no._146-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no._146-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a construção de uma Rotatória na Avenida Olimar Oliveira, Bairro Ovídio Teixeira nas imediações do bar de Manoel, neste Município.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no._147-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no._147-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da realização da pavimentação da Rua Vereador Ovídio Rochael, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no._148-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no._148-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, conforme o modelo do projeto de lei anexo, a necessidade da presença obrigatória de fisioterapeutas nas maternidades e centros obstétricos da rede pública ou privada do munícipio.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no._149-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no._149-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar que seja realizado o patrolamento da estrada sentido Escadinha Pirajá, neste Município.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no._150-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no._150-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, que seja construída uma ROTATÓRIA COM SINALIZAÇÃO nas imediações da praça da Igreja Coração de Maria no Bairro Ovídeo Teixeira, neste Município.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no._151-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no._151-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, que, que seja realizado o patrolamento da estrada da Comunidade do Paulo, neste Município.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no._152-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no._152-2022.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no._153-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no._153-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Pintura das Faixas de Pedestres.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no._154-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no._154-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, o retorno das Ambulâncias para os Distritos de Maniaçu e Pajeú do Vento. E a presente indicação segue para os demais distritos do Município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no._155-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no._155-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do secretario de Serviços Públicos, a continuação dos trabalhos na localidade do Rodeador no Distrito de Brejinho das Ametistas no ano de 2021 e ainda não foram concluídos.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no._156-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no._156-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do secretario de Serviços Públicos, fazer um calçamento atrás da Igreja Nossa Senhora da Ajuda no Distrito de Brejinho, onde foi derrubada a antiga quadra, até que se faça a pracinha que foi prometida.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no._157-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no._157-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do secretario de Serviços Públicos, providenciar manilhas para fazer uma rede de esgoto na Rua Deoclides Fernandes, no Distrito de Brejinho das Ametistas enquanto não faça o calçamento daquela rua.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_no._158-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_no._158-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de aumentar o quantitativo de psicólogos especializadas em educação geral e de pessoas_x000D_
 especiais, visando atender efetivamente as demandas do município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/764/indicacao_no._159-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/764/indicacao_no._159-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtecio Aguiar, que seja criado Projeto de Lei, visando atendimento preferencial nos locais a que se especifica, a saber: órgãos públicos, e empresas públicas, empresas de concessionarias de serviços públicos e empresa privada, obrigadas a dispensar todo o horário de expediente, atendimento preferencial aos portadores de doenças crônicas bem como carteirinha de acessibilidade, vagas de estacionamento, acesso a todos medicamentos necessário ao controle da moléstia, tais como, bloqueadores solares, filtros e protetores solares, cujo uso é imprescindível aos portadores da doença(Lúpus). lndico ainda que todos esses direitos seja estendido e garantidos a todos os portadores de doenças crônicas, tais como Diabetes, epilepsia dentre outros.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_no._160-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_no._160-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente, aquisição de rede de energia e água na Comunidade de Sussapara, Distrito de Maniaçu</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no._161-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no._161-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito do nosso Município Valtécio Aguiar, para que seja efetuado com a maior brevidade, a pintura de duas faixas de pedestres, uma na descida da Rua Santa Isabel sentido Bairro Santa Rita, e a outra na Rua Durval Castro ao lado da Câmara de Vereadores, tendo em vista principalmente, buscar mais segurança para os alunos e pessoas em geral que transitam em direção a Escola, Fórum e mesmo para as suas moradias, especialmente os idosos.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no._162-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no._162-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do secretario de Serviços Públicos, providenciar o recapeamento da Rua Joaquim de Brito Gondim, no Distrito de Brejinho das Ametistas pois a mesma se encontra em péssimo estado.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no._163-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no._163-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Quadra Poliesportiva na Comunidade do Pirajá, neste Município.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no._164-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no._164-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento da Rua Boa Vista, Povoado de Santa Luzia que encontra-se inconcluído.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no._165-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no._165-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento da Travessa Vereador Ambrosino José dos Santos, Povoado Santa Luzia.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._166-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._166-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, calçamento da Rua Luis Carlos Santos Silva no Bairro Santo Antônio, e a inserção da placa de identificação da mesma.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no._167-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no._167-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, calçamento da Rua Dermeval José dos Santos no Bairro Santo Antônio, e a inserção da placa de identificação da mesma.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no._168-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no._168-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Municipal, Valtécio Neves Aguiar, a construção de uma quadra poliesportiva na comunidade do Serrote e adjacências, neste Município.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no._169-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no._169-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Municipal, Valtécio Neves Aguiar, a construção de uma quadra poliesportiva na comunidade do Araçá e adjacências, neste Município.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no._170-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no._170-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, com maior brevidade a Criação de Guarda Civil Municipal - GCM no Município de Caetité, com o objetivo de proteger os direitos humanos fundamentais, e o exercício da cidadania.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no._171-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no._171-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Invernada e Brejo dos Padres.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no._172-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no._172-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção das estradas das Comunidades de Candonga, Barrinha e Olho d'água do Zebelê.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no._174-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no._174-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da construção de uma passagem molhada na Comunidade de Pedra Redonda, Zona_x000D_
 Rural do Município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no._175-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no._175-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade da construção de uma praça no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no._176-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no._176-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, através do secretário de serviços públicos providências para que se faça uma rede de esgoto na Praça do Mercado, no Distrito de Brejinho das Ametista.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no._177-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no._177-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de um espaço público para velório Municipal, em nossa Cidade, cujo local será destinado as famílias caetiteense a velar os seus entes queridos.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no._179-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no._179-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, o calçamento e instalação de rede de esgoto da Rua 1, paralela a Av. Marlene Cerqueira, Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no._180-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no._180-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a pavimentação e instalação de rede de esgoto da Tv. Advando Santos, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no._181-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no._181-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Valtécio Neves de Aguiar, que seja feita a extensão da ornamentação natalina para as sedes dos Distritos e dos povoados do nosso Município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no._182-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no._182-2022.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a iluminação pública na Comunidade de Jatobá/Taquaril região de Santa Luzia.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no._183-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no._183-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente, a construção de uma praça no Bairro Santo Antônio, nesta.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no._184-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no._184-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente, Iluminação nas ruas dos Bairros Ovídio Teixeira, Santo Antônio e Alto Buenos Aires, em especial nas imediações do Estádio Municipal Paulo Souto. Os moradores reclamam da terrível escuridão e teme pela segurança de suas residências, e de suas famílias.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no._185-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no._185-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, que seja providenciado junto ao órgão competente, fiscalização com objetivo de averiguar o motivo pelo qual os cidadãos_x000D_
 Caetiteense, bem como de todo Município, estão encontrando dificuldade de conseguir na Farmácia Básica Municipal, vários medicamentos de uso contínuo essencial para proteção, prevenção e cura das suas enfermidades.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no._186-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no._186-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Pintura de todos os quebra-molas da cidade de Caetité-Ba.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no._187-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no._187-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que sejam tomadas as devidas providências com relação as péssimas condições de trânsito que se encontra a Avenida Luiz Bento, localizada no Bairro Ovídio Teixeira, tais como a falta de sinalização, falta de passagem elevada além de rejeitos líquidos residenciais e comerciais presentes ao longo da via.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no._188-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no._188-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que a Secretaria de Saúde contrate um psicólogo para atender no PSF do Distrito de Caldeiras e demais unidades de saúde que não tem atendimento desse profissional.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no._189-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no._189-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal, que seja elaborado um projeto junto a Secretaria de Meio Ambiente que, institui a obrigatoriedade da limpeza e manutenção dos terrenos baldios sem edificações em todos os Bairros do Município e a proibição de queimadas nos mesmos, e para facilitar e auxiliar o trabalho dos fiscais do Município, implementar um sistema de bonificações por resultado a denunciantes que voluntariamente forneçam denúncias com informações originais que levem à elucidação de crimes ambientais (queimadas) em lotes urbanos e rurais, ainda que sejam considerados propriedades privadas, tendo como base as minutas dos projetos de lei enviadas em anexo.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no._190-2022.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no._190-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a manutenção dos Semáforos e a Pintura de todos os quebra-molas e faixas de pedestres da cidade de Caetité-Ba.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/projeto_de_lei_no_982_prefeitura.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/projeto_de_lei_no_982_prefeitura.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições e transferências de saldo entre categorias de programação e órgãos previsto na Lei Orçamentária no- 898/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/projeto_de_lei_no_983_prefeitura.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/projeto_de_lei_no_983_prefeitura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIOS NAS ÁREAS QUE ESPECIFICA, COM ENTIDADES PÚBLICAS DE QUALQUER ESPÉCIE, ORGANIZAÇÕES NÃO GOVERNAMENTAIS E/OU PARTICULARES PARA A REALIZAÇÃO DE OBJETIVOS DE INTERESSE COMUM DOS PARTÍCIPES.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/projeto_de_lei_no_984.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/projeto_de_lei_no_984.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 895 DE 20 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_no_986.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_no_986.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DÉ ESPORTE E LAZER, DISCIPLINA AS AÇOES DE MEMÓRIA, INFORMAÇÕES E INDICADORES ESPORTIVOS E RECREATIVOS, CRIA O CONSELHO MUNICIPAL DE ESPORTE E LAZER E O FUNDO MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/projeto_de_lei_no_987.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/projeto_de_lei_no_987.pdf</t>
   </si>
   <si>
     <t>AIJTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), NO ORÇAMENTO DO EXERCÍCIO OE 2022, PARA FINS QUE SE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/projeto_de_lei_no_988.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/projeto_de_lei_no_988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições e transferências de saldo entre categorias de programação e órgãos_x000D_
 previsto na Lei Orçamentária nº. 898/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/projeto_de_lei_no_990.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/projeto_de_lei_no_990.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "UNIÃO PARA PRODUÇÃO RURAL" NO MUNICÍPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_991.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_991.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DE SERVIDOR PÚBLICO MUNICIPAL QUE SE.JA RESPONSÁVEL POR PESSOA COM DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE CAETITÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_no_992.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_no_992.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial no valor de R$ 990.000,00 (novecentos e noventa mil reais) para fins que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/projeto_de_lei_no_993.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/projeto_de_lei_no_993.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições e transferências de saldo entre categorias de programação e órgãos previsto na Lei Orçamentária nº. 898/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_no_994.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_no_994.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições e transferências de saldo entre categorias de programação e órgãos previsto na Lei Orçamentária nº. 898/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_no_995.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_no_995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações das Leis nº. 650/2007 e nº. 792/2015, e dá outras Providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_996.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_996.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIOS NAS ÁREAS QUE ESPECIFICA, COM ENTIDADES  PÚBLICAS DE QUALQUER ESPÉCIE, ORGANIZAÇÕES NÃO GOVERNAMENTAIS E/OU PARTICULARES PARA A REALIZAÇÃO DE OBJETIVOS DE INTERESSE COMUM DOS PARTÍCIPES.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1188/projeto_de_lei_no_997.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1188/projeto_de_lei_no_997.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Promoção da igualdade Racial de Caetité - COMPIRC como auxiliar na Política Municipal da Promoção da igualdade Racial, cria o Fundo Municipal de Promoção da igualdade Racial de Caetité - FMPIRC ê dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/projeto_de_lei_no_998.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/projeto_de_lei_no_998.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome do Hospital Municipal de Caetité Maria Isabel Teixeira Ladeia para Hospital Municipal Dr. Ricardo de Tadeu Ladeia e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_999.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_999.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de CAETITE/BA, e dá outras providências"</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_1000.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_1000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições E transferências de saldo entre categorias de programação e órgãos previsto na Lei Orçamentária nº. 898/2021, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2918,67 +2918,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no._001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no._002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no._003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no._004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no._005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no._006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no._007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_no._008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_no._009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no._010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no._011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no._012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no._013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no._014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no._015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no._016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no._017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no._018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no._019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no._020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no._021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no._022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no._023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no._024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no._025-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no._026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no._027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no._028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no._029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no._030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no._031-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no._032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no._033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no._034-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no._035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no._036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no._037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no._038-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no._039-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no._040-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no._041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no._042-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no._043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no._044-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no._045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no._046-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no._047-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no._048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no._049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no._050-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no._051-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no._052-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no._053-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_no._054-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_no._055-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no._056-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no._057-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no._058-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no._059-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no._060-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no._061-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no._062-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no._063-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no._064-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no._065-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no._066-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no._067-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no._068-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no._069-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no._070-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_no._071-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no._072-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no._073-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no._074-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no._075-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no._076-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no._077-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no._078-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no._079-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no._080-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_no._081-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_no._082-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_no._083-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_no._084-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no._085-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no._086-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no._087-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no._088-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no._089-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no._090-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_no._091-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_no._092-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_no._093-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_no._094-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_no._095-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no._096-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no._096-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no._098-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no._099-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no._100-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_no._101-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_no._102-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no._103-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_no._104-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_no._105-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_no._106-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no._107-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no._108-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no._109-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no._110-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no._111-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no._112-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no._113-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no._114-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no._115-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no._116-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no._117-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no._118-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/724/indicacao_no._119-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no._120-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no._121-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no._122-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no._123-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no._124-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no._125-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no._126-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no._127-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no._128-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no._129-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no._130-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no._131-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no._132-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no._133-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no._134-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no._135-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no._136-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no._137-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no._138-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_no._139-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_no._140-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no._141-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no._142-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no._143-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no._144-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no._145-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no._146-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no._147-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no._148-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no._149-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no._150-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no._151-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no._152-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no._153-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no._154-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no._155-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no._156-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no._157-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_no._158-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/764/indicacao_no._159-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_no._160-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no._161-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no._162-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no._163-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no._164-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no._165-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._166-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no._167-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no._168-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no._169-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no._170-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no._171-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no._172-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no._174-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no._175-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no._176-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no._177-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no._179-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no._180-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no._181-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no._182-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no._183-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no._184-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no._185-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no._186-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no._187-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no._188-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no._189-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no._190-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/projeto_de_lei_no_982_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/projeto_de_lei_no_983_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/projeto_de_lei_no_984.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_no_986.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/projeto_de_lei_no_987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/projeto_de_lei_no_988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/projeto_de_lei_no_990.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_991.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_no_992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/projeto_de_lei_no_993.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_no_994.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_no_995.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_996.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1188/projeto_de_lei_no_997.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/projeto_de_lei_no_998.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_999.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_1000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no._001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no._002-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no._003-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no._004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no._005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no._006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no._007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_no._008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/614/indicacao_no._009-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no._010-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no._011-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no._012-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no._013-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no._014-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no._015-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no._016-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no._017-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no._018-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no._019-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no._020-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no._021-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no._022-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no._023-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no._024-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no._025-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no._026-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no._027-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no._028-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no._029-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no._030-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no._031-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no._032-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no._033-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no._034-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no._035-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no._036-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no._037-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no._038-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no._039-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no._040-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no._041-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no._042-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no._043-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no._044-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no._045-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no._046-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no._047-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no._048-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no._049-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no._050-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no._051-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no._052-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no._053-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/659/indicacao_no._054-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/660/indicacao_no._055-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no._056-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no._057-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no._058-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no._059-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no._060-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no._061-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no._062-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no._063-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no._064-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no._065-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no._066-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no._067-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no._068-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no._069-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no._070-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_no._071-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no._072-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no._073-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no._074-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no._075-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no._076-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no._077-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no._078-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no._079-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no._080-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/686/indicacao_no._081-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/687/indicacao_no._082-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/688/indicacao_no._083-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/689/indicacao_no._084-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no._085-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no._086-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no._087-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no._088-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no._089-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no._090-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/696/indicacao_no._091-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/697/indicacao_no._092-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/698/indicacao_no._093-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/699/indicacao_no._094-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/700/indicacao_no._095-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no._096-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no._096-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no._098-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no._099-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no._100-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao_no._101-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao_no._102-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao_no._103-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao_no._104-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao_no._105-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao_no._106-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no._107-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no._108-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no._109-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no._110-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no._111-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no._112-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no._113-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no._114-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no._115-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no._116-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no._117-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no._118-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/724/indicacao_no._119-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no._120-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no._121-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no._122-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no._123-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no._124-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no._125-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no._126-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/732/indicacao_no._127-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no._128-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no._129-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no._130-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no._131-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no._132-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no._133-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no._134-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no._135-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no._136-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no._137-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_no._138-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/744/indicacao_no._139-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_no._140-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no._141-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no._142-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no._143-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no._144-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no._145-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no._146-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no._147-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no._148-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no._149-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no._150-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no._151-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no._152-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no._153-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no._154-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no._155-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no._156-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no._157-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/763/indicacao_no._158-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/764/indicacao_no._159-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/765/indicacao_no._160-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/766/indicacao_no._161-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no._162-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no._163-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no._164-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no._165-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._166-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no._167-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no._168-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no._169-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no._170-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no._171-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no._172-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no._174-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no._175-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no._176-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no._177-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no._179-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no._180-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/785/indicacao_no._181-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/786/indicacao_no._182-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/787/indicacao_no._183-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no._184-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no._185-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no._186-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no._187-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/792/indicacao_no._188-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/793/indicacao_no._189-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no._190-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1168/projeto_de_lei_no_982_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1169/projeto_de_lei_no_983_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1177/projeto_de_lei_no_984.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1178/projeto_de_lei_no_986.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1179/projeto_de_lei_no_987.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1180/projeto_de_lei_no_988.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1181/projeto_de_lei_no_990.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_lei_no_991.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1183/projeto_de_lei_no_992.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1184/projeto_de_lei_no_993.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_no_994.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_no_995.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1187/projeto_de_lei_no_996.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1188/projeto_de_lei_no_997.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1189/projeto_de_lei_no_998.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_de_lei_no_999.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/1191/projeto_de_lei_no_1000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>