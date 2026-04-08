--- v1 (2025-12-06)
+++ v2 (2026-04-08)
@@ -54,4164 +54,4164 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Dé Axé</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no._001-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no._001-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja realizada a reforma da Quadra Poliesportiva da Comunidade do Cercado, que encontra se_x000D_
 em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no._002-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no._002-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Praça na Comunidade do Cercado.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Jorge Ladeia</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no._003-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no._003-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a construção de uma praça pública na comunidade de Cercado, mais precisamente localizada na atual casa de farinha, (praça da igreja).</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereadora Maria da Serragem</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no._004-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no._004-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, encascalhamento e patrolamento das estradas vicinais das comunidades pertencentes ao Distrito de Brejinho das Ametistas Município de Caetité.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no._005-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no._005-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a instalação de energia elétrica, água encanada e recuperação do muro do cemitério da Vila de Brejinho das Ametistas, no Município de Caetité,</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no._006-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no._006-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, a criação de uma comissão de enfrentamento ao COVID-19. Caso já tenha sido formada, enviar a esta casa os respectivos nomes com o contato dos mesmos.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no._007-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no._007-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito o patrotamento e encascalhamento das estradas vicinais que dão acesso às comunidades de Lagoa de Félix Pereira, Mata, Ilha, Paraguai, Lagoa do Fundo, Olho D'água e Cristina.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereador Paulão da Rádio</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no._008-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no._008-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de um quebramolas e sinalização, na Avenida Luiz Bento em frente ao Supermercado Verdão.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no._009-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no._009-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o calçamento das ruas Presidente João Goulart e rua Professora Marlene Cerqueira no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Marcelinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no._010-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no._010-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, melhorias nas estradas vicinais da Comunidade de Passagem da Onça, localizada em nosso Município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no._011-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no._011-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o calcamento da Praça da Igreja Matriz na Comunidade de Lagoa de São Sebastião, localizada em nosso Município.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Leo Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no._012-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no._012-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar, de forma prioritária, uma reforma nas instalações do Grupo Escolar Senador Ovídio Teixeira, localizado na Rua Professor Santana, Bairro Centro, uma vez que a escola encontra-se em péssimas condições estruturais.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador Arual Rachid</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no._013-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no._013-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação da estrada que liga o Distrito de Maniaçu ao povoado de Juazeiro.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no._014-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no._014-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação das estradas que ligam o Distrito de Maniaçu á Tamanduá, Barreiro e Riacho da Vaca.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no._015-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no._015-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação das estradas de Mucambo de Juazeiro, Caldeirão, Roçadinho, Lagoinha, Pau Ferro, Quecengue e Vilão(Juazeiro).</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no._016-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no._016-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação das estradas de Passagem de Areia, Anjico, Vilão, Ingazeira, Papagaio e Baé.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no._017-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no._017-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação da estrada que liga o Distrito de Maniaçu ao Povoado de Cercado.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no._018-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no._018-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de recuperação das estradas da Comunidade de Umbauba e Vargem do Sal.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador João do Povo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no._019-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no._019-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de uma praça enfrente a igreja na comunidade da Tabua.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no._020-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no._020-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades: Serra, Mangueira, Mata do Anguá, Barrinha, Zabelê. Ponto de Manga, Aguinha, Lagoa do Meio e adjacências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no._021-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no._021-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de Banheiros na quadra poliesportiva da comunidade de Tabua.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no._022-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no._022-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito o patrolamento e encascalhamento das estradas vicinais que dão acesso às comunidades de Tanquinho de Aroeiras, Pedra Grande, Veredas, Sítio, Salinas e Morro de Basílio, localizadas no distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no._023-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no._023-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja restabelecido o fornecimento de água na comunidade de Tigre, próximo ao povoado de Aroeiras, distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no._024-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no._024-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja restabelecido o fornecimento de água nas comunidades rurais de Paraguai, Tabocas, Hospício e Passagem do Limoeiro, localizadas no distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no._025-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no._025-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades: Cinzeiro, Lagoa de Dentro, Escadinha, Cuba, Tabua e adjacências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no._026-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no._026-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o calçamento da Rua professora Sidenir Teixeira Carvalho Ladeia, bairro Santa Rita loteamento Village.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no._027-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no._027-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, a reforma do Cemitério Municipal do Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no._028-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no._028-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, construção de um PSF no bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no._029-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no._029-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, a implantação de auxílios emergenciais na forma de cestas básicas para a população carente do nosso Município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Vereador Donizete</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no._030-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no._030-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço de melhorias de estradas vicinais das comunidades de São Miguel, Lagoa Grande, Barra de Caetité, Sitio da Manga, Pedra Grande, Cabeça da Onça, Pau Ferro, Baixão, Lagoa Comprida, Tanquinho, Espinheiro, na Região de Santa Luzia.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no._031-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no._031-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Neves Aguiar, o serviço de recuperação de estradas que ligam as comunidades de Campinas, Barreiras, Lagoa azul, Lagoa dos Bois localizadas na região de Santa Luzia.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no._032-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no._032-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço de recuperação de estradas vicinais das comunidades de Boa Vista, Água Quente, Barra dos Farias, localizadas na região de Santa Luzia.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no._033-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no._033-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja feita a construção do calçamento da rua na subida do cemitério de Juazeiro.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no._034-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no._034-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja feita a construção do calçamento da rua ao lado da Quadra do Povoado de Juazeiro.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no._035-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no._035-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, que seja realizado o serviço recuperação das estradas de Cabeça do Veado, Cristal e Berinjela no distrito de Caldeiras.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no._036-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no._036-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, que seja realizado os serviços de recuperação das estradas de Sapé Chapada e Sambaíba no distrito de Caldeiras.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no._037-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no._037-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades: Candonga, Coirana, Medeiro e Pai Domingo.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no._038-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no._038-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de Banheiros na quadra poliesportiva da comunidade de Candonga.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no._039-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no._039-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de uma praça enfrente a igreja na comunidade da Candonga.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no._040-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no._040-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, que seja realizado os serviços de recuperação das estradas de Lagoa da Pedra e Contendas no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no._041-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no._041-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito municipal, que seja realizado os serviços de recuperação das estradas de Vargem Grande e Tabuleiro no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no._042-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no._042-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar a revitalização da Rua José Alves Pereira, localizada no Bairro São Vicente.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no._043-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no._043-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar a pavimentação da Rua Piauí 2, localizada no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no._044-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no._044-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar o calçamento da Rua 1 da Escola Agrícola, localizada próximo a Fortiori, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Vereador Mário</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no._045-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no._045-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtécio Neves Aguiar que seja realizada a recuperação e roçagem das estradas que ligam a sede do distrito de Maniaçu, passando por Lagoa da Pedra à comunidade de Contendas, que se encontram em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no._046-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no._046-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que sejam feitas as devidas melhorias nas estradas das comunidades do Novato, Lagoa da Vaca, Barro Duro, Fazenda Nova, Viado Tolo, Boa Sorte e Salinas, localizadas no distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no._047-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no._047-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o calçamento da Rua Belo Horizonte no Bairro Nossa Senhora da Paz, bem como a construção de um muro de contenção para o barranco com a inserção de balaústre de proteção.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Vereador Almir Brito</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no._048-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no._048-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar, a realização do serviço de roçagem das estradas, cascalhamento e patrolamento nas estradas vicinais que ligam Maniaçu à Comunidade de Tamboril ao Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no._049-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no._049-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar. a realização do serviço de roçagem das estradas, cascalhamento e patrolamento nas estradas vicinais que ligam a Comunidade de Cachoerinha. Davi. Chão Duro, Periperi. Caraíbas. Serrote, Cabeceira O' Água, Lagoa do Serrote e Sussupara.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no._050-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no._050-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtécio Neves Aguiar, a realização do serviço de roçagem das estradas, cascalhamento e patrolamento no Distrito de Maniaçu à Comunidade Aparecida, Batateira, Pinga, Morros e Fundo dos Morros.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no._051-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no._051-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito de Caetité, Valtécio Neves Aguiar, Chefe do Executivo Municipal, para que seja realizado a roçagem das estradas, cascalhamento e patrolamento nas estradas vicinais que ligam a Comunidade de Umbuzeiro, Mutuca, Vintém, Araçá, Lagoa do Barro e Lagoa da_x000D_
 Boiada.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Vereador Rodrigo Gondim</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no._052-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no._052-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize o calçamento do Bairro Deoclides Fernandes, em toda sua extensão, situado no Distrito de Brejinho das Ametistas, neste Município de Caetité.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no._053-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no._053-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos a construção de uma ponte do tipo passagem molhada, viabilizando a passagem de pedestres, o tráfego de veículos motorizados na Comunidade de Rancho do Meio, zona rural do Distrito de Brejinho das Ametistas, neste Município de Caetité.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no._054-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no._054-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos o patrolamento e_x000D_
 encascalhamento da Comunidade Tabua, zona rural deste Município de Caetité.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no._055-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no._055-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos o patrolamento e encascalhamento da Rua Maria Quitéria, situada no Bairro Prísco Viana, neste Município de Caetité.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no._057-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no._057-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado serviço de reparo e restabelecimento d'água do poço tubular da Comunidade de Caldeirão/Juazeiro.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no._058-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no._058-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado em regime de urgência, o restabelecimento d'água da Comunidade de Recanto distrito de Maniaçu</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no._059-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no._059-2021.pdf</t>
   </si>
   <si>
     <t>indica ao EXMO. Senhor Prefeito Municipal, a recuperação com patrolamento e encascalhamento das estradas que dá acesso as Comunidades_x000D_
 de Cachoeirinha, Maciel, Araçá, Vintém, Umbuzeiro, Lagoa Do Barro, Lagoa do Canto, Tanque do Governo, Serrote, Bangué, Chão Duro, Lagoa da Venda,_x000D_
 Vargem do Anguá, Volta do Morro, Angico, Lagoa de Fora, Papagaio, Ingazeira, Passagem de Areia, Tanquinho de Maniaçu, Vilão, Mata, Sussapara, e Lagoa das Freiras a Caetité.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no._060-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no._060-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de um quebra mola na Rua Coração de Maria, próximo ao lava jato STOP CAR.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no._061-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no._061-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a iluminação publica na Rua Copacabana no Bairro Ovídio Teixeira.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no._062-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no._062-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço de reforma no PSF de Santa Luzia.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no._063-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no._063-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço de reforma geral no PSF da comunidade Campinas.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no._064-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no._064-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço reforma do telhado e de construção do muro da Escola Dom Manuel Raimundo de Melo, em Santa Luzia.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no._065-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no._065-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o serviço de construção de uma sala na Escola Luiz Viana em Santa Luzia e construção de parte do muro da mesma escola.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no._066-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no._066-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que sejam tomadas as seguintes providências objetivando adotar medidas para amenizar os impactos do COVID-19 em nosso Município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no._067-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no._067-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar a revitalização da Rua Vereador Luiz Pereira de Aguiar, localizada no_x000D_
 Loteamento Bosque do Jacaraci, Bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no._068-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no._068-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos o complemento do calçamento das Ruas ao lado e ao fundo da Escola Joaquim de Brito Gondim, pois obra foi iniciada em 2020 nas referidas ruas no entanto não houve a conclusão dos serviços. Localizado no Distrito de Brejinho das Ametistas, Município Caetité Bahia.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no._069-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no._069-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Educação a reforma da Unidade Escolar bem como a construção de 2 (dois), banheiros para funcionários na Escola Prof. Almir Publio de Castro Localizado na Comunidade de Curral Velho, Município Caetité Bahia.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no._070-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no._070-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento das estradas das Comunidades de, Serragem. Rio das antas, Pachola, Açoita Cavalo 1 e 2, Mata dos Moreiras. Mangueiras, João Barroca, Limeira, Rodeador - Distrito de Brejinho das Ametistas e Lagoa Azul, Lagoa dos Bois, Campinas, Lagoa Comprida, Tanquinho-Campinas/Santa Luzia.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no._071-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no._071-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a necessidade de iniciar a revitalização da estrada vicinal sentido Maniaçu/Barreira e Maniaçu/Contendas.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no._072-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no._072-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, solicitar que seja contratado um profissional especializado (Engenheiro de Trânsito),com a finalidade de estudar e reorganizar o fluxo do trânsito em Caetité, em especial na Praça do Mercado, principalmente nos dias de feira.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no._073-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no._073-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que seja feito a reorganização do Perímetro da Praça do Mercado através do órgão competente para melhor localização e posicionamento das barracas dos comerciantes de modo em geral.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no._074-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no._074-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, patrolamento e encascalhamento da estrada que liga a Comunidade de Angico à Comunidade de Solidão, localizada no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no._075-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no._075-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, patrolamento e encascalhamento na ladeira conhecida como Ladeira de Zé dos Tanques na Comunidade de Alagoas, localizada no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no._076-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no._076-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o patrolamento e roçada da estrala que liga a Comunidade de Lagoa do Mato a Comunidade de Pau Darco, no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no._077-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no._077-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, recapeamento asfáltico na Rua Coração de Maria, localizada no nosso Município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no._078-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no._078-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar de forma urgente, um estudo técnico e uma reforma nas instalações da Unidade de_x000D_
 Educação Infantil Daisy Franca Barreira de Alencar, localizado na Travessa Fernão Dias, Bairro Ovídio Teixeira, uma vez que a escola encontra-se em péssimas condições estruturais.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no._079-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no._079-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar a revitalização de um trecho da Avenida Luís Bento, localizada no Bairro Pedro Cruz,_x000D_
 próximo a Sorveteria Gelo Frutas e ao Depósito Materiais Santino.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no._080-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no._080-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a reconstrução da ponte na localidade do Periperi, em regime de urgência.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no._081-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no._081-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de uma rotatória na saída Caetité/Brumado via que dá acesso a Prefeitura de Caetité.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no._082-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no._082-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o patrolamento e encascalhamento da Rua K, no Bairro Pedro Cruz. A rua fica localizada próximo a Unidade de Saúde da Família Dr. Clarismundo Pontes.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no._083-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no._083-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o patrolamento e encascalhamento de trechos que ligam a BR 030 à comunidade de Pedra Grande (região de Santa Luzia), se estendendo até o povoado de Lajes e divisa com o município de Ibiassucê.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no._084-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no._084-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, Viabilizar a construção com recursos próprio ou parceria dos governos Estadual e Federal, um viaduto do bairro Santo Antônio ao Bairro Chácara.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no._085-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no._085-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a construção de uma praça no Bairro Jacaraci.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no._086-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no._086-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, inclua na rede, escolar do nosso Município Psicólogo, durante e pós o período de pandemia para atender os alunos, pais e profissionais.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no._087-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no._087-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de incluir, como grupo prioritário para vacinação contra a COVID-19, os funcionários efetivos e_x000D_
 terceirizados das instituições financeiras do Município de Caetité.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no._088-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no._088-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recolocação da ambulância no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no._089-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no._089-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja feita a desinfecção do mercado e das ruas do distrito de Maniaçu, bem como do distrito de Caldeiras e povoado de Juazeiro.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no._090-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no._090-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja feita a desinfecção de todas as ruas, estabelecimentos comercias, agências bancárias e outros locais de maior acesso do Município de Caetité.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no._091-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no._091-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja Encaminhado à Câmara Legislativa Municipal, Projeto de Lei, doando em definitivo o Prédio Público de propriedade do Município, antiga Escola Professora Lélia Gumes, localizada na Fazenda Mutamba/Vargem Formosa para Associação Comunitária dos Amigos e Moradores inscrito no CNPJ:07.509.809/0001-48, com sede na Comunidade de Vargem Formosa.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no._092-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no._092-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar a revitalização da estrada vicinal onde encontra-se a saída para Brejinho das Ametistas (via Alto do Cristo) até a BA-156.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no._093-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no._093-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a reforma da Pracinha do Forró, localizada no nosso Município.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no._094-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no._094-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, revitalização asfáltica da Rua Copacabana II e trechos da Rua Leonor Pereira, popularmente conhecida como Morro do Cigano no Bairro Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no._095-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no._095-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que seja construída uma escadaria no barranco que liga a Avenida Olimar Oliveira à Rua Copacabana, mais precisamente em direção ao Bar de Edite (Morro do Cigano), bem como a inserção de balaústres de proteção na parte superior.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no._096-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no._096-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja restabelecido o fornecimento de água e que seja feito o patrolamento, encascalhamento e roçada da estrada da Comunidade de Berinjela, distrito de Caldeiras.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no._097-2021.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no._097-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal o reestabelecimento e instalação em caráter de URGENCIA da bomba do poço tubular que abastece a Comunidade_x000D_
 de Banguê.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no._098-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no._098-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas com encascalhamento, patrolamento e roçagem das estradas das Comunidades de_x000D_
 Lagoa das Éguas, Baixão de Santa Luzia, Lagoa do Canto, Curicaca, Caraibas, Espinheiro, Lagoa da Comprida e Boca da Caatinga.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no._099-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no._099-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a substituição de postes de energia elétrica da torre de TV.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no._100-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no._100-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Vatércio Aguiar, o serviço de construção de uma quadra poliesportiva na comunidade de Pedra Grande e uma quadra poliesportiva na comunidade de Lagoa Comprida ambas em Santa Luzia.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no._101-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no._101-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, que seja realizado a conclusão da Quadra Poliesportiva da Comunidade de Lagoa do Canto, Santa Luzia.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no._102-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no._102-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, que seja realizado a construção de uma Quadra Poliesportiva no Bairro Prisco Viana de Caetité.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no._103-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no._103-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, que seja realizado a construção de dois (02) quebra-molas na Rua Vereador Décio Cirqueira do Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no._104-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no._104-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, Campanha de prevenção e combate a queimadas urbanas e criação de leis no nosso Município.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no._105-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no._105-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, encascalhamento e patrolamento das estradas vicinais das Comunidades de Sitio do Ouro ao Limoeiro,_x000D_
 Tucano ao Umbuzeiro, e da Vargem Formosa até Comunidade de Jurema.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no._106-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no._106-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentissimo Senhor Prefeito Valtécio Aguiar, para que sejam tomadas as devidas providências em relação às filas de espera para atendimento nas agências do Banco do Brasil, Bradesco, Caixa Econômica Federal e Casas Lotéricas, colocando toldos e cadeiras em frente as respectivas agências com o objetivo de manter o distanciamento social, conforme exemplo adotado pela vizinha cidade de Guanambi.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no._107-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no._107-2021.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentissimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos a recuperação da passagem molhada promovendo a passagem de pedestres, o tráfego de veículos motorizados na Comunidade da Invernada, zona rural do distrito de Brejinho das Ametistas, neste Municipio de Caetité</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no._108-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no._108-2021.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos a recuperação estrutural da ponte que dá acesso da Comunidade do Curral Velho ao Araticum, Mangueira e Flores, zona rural do distrito de Brejinho das Ametistas, neste Município de Caetité.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no._109-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no._109-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o retorno da vacinação de rotina das crianças, em Pajeú dos Ventos e Aroeiras.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no._110-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no._110-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para fazer o patrolamento da rua José Alves Pereira no bairro São Vicente.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no._111-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no._111-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja feito reparos no poço tubular da Comunidade de Pau Darco.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no._112-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no._112-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, revitalização asfáltica da Rua Rubens Braga no Bairro Santo Antônio, próximo ao Supermercado de Nilo e depósito de José Maria da raiz.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no._113-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no._113-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a revitalização asfáltica da Travessa Santa Rita no Bairro Pedro Cruz, próximo ao Verdão Supermercado.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no._114-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no._114-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento das estradas que interligam as Comunidades de Matinha, Covas de Mandioca, Paulo e Tanque do Governo.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no._115-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no._115-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feita a construção de uma passagem elevada na Avenida Anísio Teixeira, entre o Centro Territorial de Educação Profissional - CETEP e a Praça Dr. Clarismundo Pontes.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_no._116-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_no._116-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o encascalhamento e patrolamento da estrada vicinal da Comunidade de Lagoa do Meio, próximo a Candonga, localizada no distrito de Santa Lúzia.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_no._117-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_no._117-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a capinagem e limpeza do Campo das Cobras, localizada no nosso Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_no._118-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_no._118-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja feito o patrolamento e calçamento com rede de esgoto da Rua Pé do Morro no Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_no._119-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_no._119-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que providencie junto a Secretaria competente a recuperação asfáltica da Rua que dá acesso à Praça Cláudio Borges até a Unidade do PSF Euclides Fernandes.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no._120-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no._120-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, que seja realizado a construção de uma ponte, Passagem Molhada em Baixão de Santa Luzia.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no._121-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no._121-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, que seja realizado a construção de Passagem Molhada na comunidade de Limoeiro de Santa Luzia.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no._122-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no._122-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, a construção de ponte tipo passagem molhada na Comunidade de Campina, região de Santa Luzia.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_no._123-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_no._123-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtécio Neves Aguiar que seja realizada a reforma e revestimento artístico da Escadaria do bairro Observatório.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no._124-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no._124-2021.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize a aquisição de um veículo para uso exclusivo dos pacientes que utilizam do serviço de Tratamento Fora de Domicílio - TFD, neste Município de Caetité-Ba.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no._125-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no._125-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exrno. Sr. Prefeito Municipal, que seja feita a manutenção das lâmpadas na quadra do povoado de Juazeiro.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no._126-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no._126-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr, Prefeito Municipal, que seja feita a manutenção das lâmpadas dos postes de iluminação pública do povoado de Juazeiro.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_no._127-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_no._127-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar uma revitalização nas imediações da Rua Antônio Brita, que dá acesso à Delegacia de Polícia, localizada no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no._128-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no._128-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o calçamento da Travessa Otacília Batista de Souza, no Bairro Buenos Aires. A rua fica localizada próximo ao depósito da Eletrofone.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no._129-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no._129-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a revitalização asfáltica da Rua Otacília Batista de Souza, no Bairro Buenos Aires, próximo à Mercearia Azevedo e S3J Materiais de Construção.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_no._130-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_no._130-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar o calçamento da Rua Eixo Monumental, localizada no Bairro Rancho Alegre.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_no._131-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_no._131-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja construída uma ponte no Rio do Areião na comunidade de Invernada sentido a Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_no._132-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_no._132-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a roçagem das estradas das Comunidades de Escadinha, Pirajá, Ilha, Paraguai, Mata e Lagoa do Fundo.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_no._133-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_no._133-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr Prefeito Municipal, a construção de uma Praça na Comunidade do Angico.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no._134-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no._134-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Quadra Poliesportiva na Comunidade do Angico.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no._135-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no._135-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feita a pavimentação da Travessa Mauá, localizada no bairro Rancho Alegre, em nosso Município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no._136-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no._136-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Valtécio Neves Aguiar. que seja feita a pavimentação da Rua Jose Alves Pereira, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no._137-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no._137-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento das estradas da Comunidades de Invernada, começando pelas vicinais que liga invernada a Brejinho das Ametistas e a que liga Capão da Tereza passando em frente da Fazenda do Senhor José Barreira saindo no Brás.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no._138-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no._138-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal. fazer Gestão junto à Coelba, para complementar a Rede de Energia na Fazenda Mata descendo até o Papagaio/Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_no._139-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_no._139-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o patrolamento, encascalhamento e roçagem da estrala vicinal da Comunidade de Mandacaru, próximo a Comunidade Lagoa de Dentro.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no._140-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no._140-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a construção de uma Praça na entrada do Bairro Nossa Senhora da Paz, em frente à Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no._141-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no._141-2021.pdf</t>
   </si>
   <si>
     <t>Apresenta em forma de indicação ao Sr. Prefeito Municipal O PROJETO DE LEI N°943 DE 11 DE JANEIRO DE 2021, que "DISCIPLINA O SISTEMA MUNICIPAL DE ESPORTE E LAZER, INSTITUI O SISTEMA MUNICIPAL DE INFORMAÇÕES E INDICADORES ESPORTIVOS E RECREATIVOS, INSTITUI O CONSELHO MUNICIPAL DE ESPORTE E LAZER, CRIA O FUNDO MUNICIPAL DE ESPORTE E LAZER E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no._142-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no._142-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a construção de uma Praça na Comunidade de Formosa II, localizada no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no._143-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no._143-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a reforma da Creche Casulo Miosotes, localizada no nosso Município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no._144-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no._144-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a Fiscalização referente as vagas de emprego das Empresas de Mineração Eólicas e outras.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no._145-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no._145-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar que seja realizada a recuperação das estradas das comunidades do Araçá e do Vintém.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no._146-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no._146-2021.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde de Caetité a inclusão dos profissionais que trabalham na limpeza urbana e na coleta de lixo (Gari) no grupo de prioridade no piano de vacinação do município contra o Covid-19.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no._147-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no._147-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja feita a manutenção do poço tubular e das estradas na Comunidade de Morros, Maniaçu.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no._148-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no._148-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, com URGÊNCIA, para que seja feito o restabelecimento do sistema de água da comunidade de Cachoeirinha.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no._149-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no._149-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de Box com repartimentos adequados para os feirantes da área alimentícia que trabalham na feirinha do Bairro Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no._150-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no._150-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que proceda estudos junto ao setor competente da Municipalidade visando, através de Projeto de Lei do Executivo_x000D_
 a implantação do PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL REFIS-MUNICIPAL, de forma que o contribuinte possa saldar através de parcelamento ou quitação, todas as suas dívidas tributarias junto a Fazenda Municipal.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no._151-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no._151-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a instalação de POÇO ARTESIANO na Comunidade de Bangue.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no._152-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no._152-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação da Rua Armindo Gomes (Rua do Canal) com (duas) Marginais.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no._153-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no._153-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de quebra-molas nas ruas do Condomínio Esmeraldas.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_no._154-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_no._154-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal. a Reforma da Praça 07 de Setembro e a Construção de (02) banheiros em Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_no._155-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_no._155-2021.pdf</t>
   </si>
   <si>
     <t>Indica à Companhia de Eletricidade do Estado da Bahia — Coelba, para que seja feita em caráter de urgência a substituição de postes de madeira na localidade de Lagoa de Dentro, região do distrito de Maniaçu.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_no._156-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_no._156-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Neves Aguiar que seja realizada a recuperação das estradas das comunidades de Mata, Papagaio e Ingazeira, na região do distrito de Maniaçu.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_no._157-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_no._157-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos e do Setor competente  para tanto a adequação do espaço da "Antiga Cesta do Povo", localizado na Praça do Mercado deste Município para que o mesmo venha a ser utilizado pelos agricultores e produtores rurais das Associações Comunitárias visando a comercialização de seus produtos.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_no._158-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_no._158-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de implementar. no Posto de Saúde da Família de Caldeiras, um Raio-X.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_no._159-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_no._159-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, calcamento e rede de esgotamento da Rua Piauí III, localizada no nosso Município.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_no._160-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_no._160-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, calçamento e rede de esgotamento da Travessa Piauí II, localizada no nosso Município.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_no._161-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_no._161-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, calcamento e rede de esgotamento da Rua Osvaldo de Andrade, localizada no nosso Município.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_no._162-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_no._162-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, a necessidade de aumentar a Barragem dos Angicos, localizada na Comunidade de Angico.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_no._163-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_no._163-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, a necessidade de aumentar a Barragem do Palmito localizada na Comunidade de Barreiras.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_no._164-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_no._164-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar o calçamento da Rua Presidente João Goulart, no Bairro Prisco Viana, próximo ao Mário do Doce.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_no._165-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_no._165-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o calçamento da Rua Beija Flor, no Bairro Prisco Viana, próximo ao Mário do Doce e Avenida Prof Marlene Cerqueira.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_no._166-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_no._166-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de oferecer aos profissionais da educação, um auxílio financeiro referente a restituição dos_x000D_
 gastos ocorridos em consequência da modalidade de ensino remoto.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_no._167-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_no._167-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a remoção de todas as sucatas dos veículos alocados na antiga Delegacia de Polícia Civil, localizada no Bairro Alto do Cristo, para um local mais apropriado, e que utilize o espaço inativado para implementação de uma Unidade de Saúde fazendo as devidas adaptações necessárias.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_no._168-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_no._168-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a implantação de quebra-molas ao longo das Avenidas Professor Nivaldo Oliveira e Divino Espírito Santo, localizada no bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_no._169-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_no._169-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito a instalação de um semáforo entre a rua Rui Barbosa e a Avenida Woquiton Fernandes Teixeira localizada na região da feira principal de nosso município.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no._170-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no._170-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o calçamento da Av. Nestor Duarte que dá acesso à Rodovia Caetité Maniaçu ao Clube da INB localizado no Bairro Buenos Aires.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no._171-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no._171-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, a necessidade de limpeza da Barragem da Cabeça da Onça, conhecida como Barragem de Joaquim Martin.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_no._172-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_no._172-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtércio Aguiar, a necessidade de construção de uma passagem molhada no Rio da Cabeça da Onça em Santa Luzia.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no._173-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no._173-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtércio Aguiar, a necessidade de construção de uma passagem molhada no Rio Limoeiro em Santa Luzia.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no._174-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no._174-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a reforma do monumento Cristo Redentor, e a criação de um espaço de entretenimento para visitas turísticas a fim de valorizar um dos pontos referência da nossa cidade.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no._175-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no._175-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, revitalização asfáltica da Rua Alto do Cruzeiro, localizada no Bairro Alto Buenos Aires e que dá acesso ao Cristo Redentor.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no._176-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no._176-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, que seja aplicada como prioridade a vacina contra a Covid-19 para os representantes comerciais, comerciantes e vendedores do Municipio de Caetité.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no._177-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no._177-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito. Valtécio Neves Aguiar, a construção de um quebra mola em frente ao Prédio Escolar Manoel Ladeia na Av. Divino Espirito Santo no Bairro Alto do Cristo.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no._178-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no._178-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através do Departamento e Setor competente a montagem de estruturas física (toldos) e sanitárias que se fizerem necessárias (disponibilização de álcool em gel) em frente às instituições bancárias para atender os nossos munícipes, objetivando conter aglomerações nas filas e o avanço de infecções pelo Corona vírus, bem como garantir melhores condições de "espera" àqueles que aguardam atendimento nos Bancos do nosso Município.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_no._179-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_no._179-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de construir uma creche no Condomínio Esmeralda.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no._180-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no._180-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de criar um projeto que incentive a arborização em nosso município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no._181-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no._181-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito de Caetité, Valtécio Neves Aguiar, a construção de um espaço adequado para a comercialização de animais na Feira Livre do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no._182-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no._182-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtércio Aguiar, a necessidade de demarcação das vagas de estacionamento e faixas de pedestres, na Avenida Santana em Caetité.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no._183-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no._183-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para o retorno do transporte para atender os pacientes que necessitam de tratamento de fisioterapia no Distrito de Brejinho das Ametistas e Adjacências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no._184-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no._184-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja aplicada como prioridade a vacina contra a COVID-19 para os Moto taxistas e taxistas do nosso Município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no._185-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no._185-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito o restabelecimento do Sistema de Monitoramento Eletrônico por câmeras em nossa cidade.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no._186-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no._186-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a possibilidade de incluir nas listas de prioritários para a vacinação contra a Covid-19 aos Caminhoneiros, profissionais do setor de transporte de cargas.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no._187-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no._187-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de disponibilizar uma plataforma online exclusiva para agendamentos das aplicações das_x000D_
 vacinas contra a COVID-19.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no._188-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no._188-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar a construção de um Parque (área de lazer) na Rua 12 de Outubro, próximo a Praça da Barriguda.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no._189-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no._189-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Serviços Públicos de Caetité, Francisco Filho, que providencie junto ao setor responsável a iluminação pública da Rua Parque Paulo Jakson (rua da quadra), bairro Ovídio Teixeira, neste município.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no._190-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no._190-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a manutenção e troca da Iluminação Pública dos Bairros: Buenos Aires, Ovídeo Teixeira, Santo Antônio, Nossa Senhora da Paz e Pedro Cruz, localizada no nosso Município.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no._191-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no._191-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o fechamento dos canteiros centrais da Avenida Pref. Dácio Oliveira em Caetité, trecho entre a Padaria Chispan e a Madeireira Amazônia.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no._192-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no._192-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para iluminação da escadaria do Bairro Alto do Observatório.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no._193-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no._193-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, providências para iluminação pública nos postes próximos as imediações do povoado da Comunidade de Campinas.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no._194-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no._194-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a reconstrução de uma Passagem Molhada nas mediações da divisa de Galho Torto e Serragem no Rio Brejinho. Distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no._195-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no._195-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, venho reforçar o pedido do patrolamento e roçada da estrala que liga a Comunidade de Lagoa do Mato a Comunidade de Pau Darco, no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no._196-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no._196-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de construir uma ponte para facilitar o acesso de visitantes ao Sítio Arqueológico Moita dos Porcos, também conhecido como Toca do Tapuia.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no._197-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no._197-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Valtécio Neves Aguiar, que providencie junto à Secretária Municipal de Saúde, Verônica Batista, a criação do Cadastro de Lista de Espera de interessados pelas sobras das vacinas de Covid- 19, as chamadas "xepas", no Município de Caetité, na forma que indica.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no._198-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no._198-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a tomar providências legais junto ao departamento para que faça a manutenção da Rua Açucena, Bairro Prisco Viana que se encontra em péssima situação.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no._199-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no._199-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, que seja feita a pavimentação da Avenida Nestor Duarte, no Bairro Nossa Senhora da Paz.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no._200-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no._200-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a construção de uma Praça com espaço de entretenimento, lazer e esportes no Bairro Alto Buenos Aires, especificadamente na lateral do Estádio Municipal Paulo Souto, situado na Rua Otacília Batista de Souza, bem como a reestruturação do local conhecida como Pracinha do Forró.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no._201-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no._201-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a ampliação da frota de Caminhões-pipa para atender as demandas do nosso Município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_no._202-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_no._202-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a manutenção da Rua Almerinda de Brito, no Bairro Alto Buenos Aires, em nosso Município.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_no._203-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_no._203-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a manutenção da Travessa Alto do Cruzeiro, no Bairro Santa Terezinha, localizada em nosso Município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no._204-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no._204-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Valtécio Aguiar, para que seja feito o patrolamento e encascIhamento das estradas vicinais que dão acesso às comunidades de Tanquinho de Aroeiras, Lagoa de Félix Pereira, Mata, Ilha, Paraguai, Lagoa do Fundo, Olho D'água e Cristina, todas localizadas no Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no._205-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no._205-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de um QUEBRA-MOLAS na Avenida Anísio Teixeira, próximo ao CETEP.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no._206-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no._206-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o calçamento da Travessa 4 Mauá, no Bairro Rancho Alegre. A mesma fica localizada no alto da Rua principal.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no._207-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no._207-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o patrolamento e encascalhameito da estrida vicinal da Comunidade de Cristal, no Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no._208-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no._208-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, Valtécio Neves Aguiar, com cópia à Secretária de Educação a construção de uma Creche na sede do distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no._209-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no._209-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, com urgência a construção de uma rotatória frente ao Posto de Saúde Woquiton Fernandes, em nossa Cidade.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no._210-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no._210-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos a construção de uma ponte de acesso ligando a BR030 passando pela rua Jaime Brito ao Lamarão, especificamente no fundo do Curral do Gado e PSF da loca/idade, neste Município de Caetité.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no._211-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no._211-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através do Departamento e Setor competente a celebração do Convênio entre o Centro de Educação Superior de Guanambi S.A - CESG (UNIFG) e o Município de Caetité objetivando a concessão de descontos sobre o valor bruto das mensalidades dos cursos de curta duração, graduação e Pós-graduação Lato Sensu ofertados pelo CESG e dos cursos de Pós-graduação e Preparatórios oferecidos pelo EBRADI E HSM aos beneficiários do Conveniado (funcionários/associados e estagiários e seus respectivos filhos, cônjuges ou companheiros dos estagiários do Conveniado), qual seja o Município de Caetité.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no._212-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no._212-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através do Departamento e Setor competente estudos para a construção de rotatória na Avenida Anísio Teixeira (antes da entrada da rodovia BR030 - próximo ao Posto Canibal I), neste Município de Caetité.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no._213-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no._213-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a construção de uma Quadra Poliesportiva no antigo Clube Baraúna, localizada em nossa Cidade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no._214-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no._214-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Municipal, uma passagem molhada, no Rio de Brejinho na altura entre Serragem e Galho Torto.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Vereador Zacarias</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no._215-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no._215-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Valtércio Neves Aguiar, para que juntamente com a Seretaria Municipal de saúde, avalie a possibilidade de inclusão dos trabalhadores do Sistema Único de Assistência Social - SUAS, no plano municipal de imunização contra a COVID-19, como grupo prioritário.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no._216-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no._216-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtércio Aguiar, a instalação de energia elétrica e água encanada no cemitério de Santa Luzia e no cemitério de Campinas na região de Santa Luzia.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no._217-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no._217-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtércio Aguiar, a reforma da quadra poliesportiva na Comunidade de Campinas na região de Santa Luzia.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no._218-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no._218-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que seja viabilizado através da Secretaria de Educação e dos órgãos competentes um meio de beneficiar os estudantes de ensino superior, pós-graduação e de cursos profissionalizantes da nossa cidade, custeando as despesas dos mesmos com passagens intermunicipais (Caetité/Guanambi) para fins de estudo ou que seja disponibilizado veículos para tal finalidade.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no._219-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no._219-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito, Valtécio Neves Aguiar, a continuidade da pavimentação da Avenida Orixás no Bairro Alto do Cristo, conforme Lei n°. 885/2021 aprovada na Câmara Municipal de Caetité.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no._220-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no._220-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, adotar as providências necessárias para tapar a vala existente na Rua Iracema, no Bairro Prisco Viana, localizada m nosso Município.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no._221-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no._221-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, adotar as providências necessárias para solucionar o problema do sistema de esgotamento da Rua Juracy Magalhães, Bairro Centro, localizada em nosso Município, conforme abaixo-assinado dos moradores em anexo.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no._222-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no._222-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de revitalizar o horto florestal municipal.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no._223-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no._223-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Praça como área de lazer com brinquedoteca para as crianças, em um espaço atrás da Igreja Nossa Senhora D'Ajuda no distrito de Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no._224-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no._224-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o serviço de patrolamento e manutenção das estradas nas localidades de Cachoeirinha sentindo a Araçá, Vintem, Umbuzeiro e adjacências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no._225-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no._225-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a perfuração de poços tubulares para atender as Comunidades de Lagoa de Cima, Lagoa de Baixo, Elefante, Formosa 1, Lagoinha da Cobra e Encruzilhada.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no._226-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no._226-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal a elaboração de Projeto de Lei que Regulamenta a jornada semanal de trabalho do profissional Psicólogo do município de Caetité.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no._227-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no._227-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, para que seja colocada a CAIXA D'ÁGUA na base de abastecimento da COMUNIDADE DE ALAGOAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no._228-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no._228-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a manutenção da Rua Guilhermina de Souza, no Bairro Santo Antônio, em nosso Município.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no._229-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no._229-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a reforma da Quadra Poliesportiva Maria Aparecida M. Aguiar situada à Rua Adevando Santos, Bairro Santo Antônio, localizada em nossa Cidade.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no._230-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no._230-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de desenvolver um projeto voltado para o encoleiramento de cães no nosso Município,_x000D_
 prevenindo contra a Leishmaniose Visceral.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no._231-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no._231-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de desenvolver um projeto voltado para adoção da energia fotovoltaica em todos os_x000D_
 prédios públicos municipais.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_no._232-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_no._232-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de unia PRAÇA no bairro JACARACI.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no._233-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no._233-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a recuperação da estrada que liga a Comunidade de Moita dos Porcos a Comunidade de Vargem com encascalhamento, patrolamento e roçagem.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no._234-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no._234-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Valtecio Neves Aguiar a reforma da Quadra Poliesportiva Agnelo José de Souza na Praça da Liberdade no distrito de Maniaçu.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no._235-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no._235-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas da comunidade de Espinho, com patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no._236-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no._236-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a revitalização asfáltica de trechos da Rua Guilhermina Souza e Rua Brasília, ambas no Bairro Santo Antônio, nas proximidades da quadra poliesportiva.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no._237-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no._237-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas das Comunidades de Caminha Velho e Brejo de Santa Luza, com patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no._238-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no._238-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a reestruturação da Quadra Poliesportiva localizada no Bairro Santo Antônio, a fim de trazer melhor visibilidade e valorização daquele local.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no._239-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no._239-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtércio Aguiar, o encascalhamento e a colocação de canaletas meia cana para drenagem, nas ladeiras de José de Bené, e a um quilômetro a ladeira da Lagoa Grande, que liga Santa Luzia à Lagoa Grande, a ladeira de Braulo que liga Santa Luzia a Campinas, ladeira do Ponto da Marga próximo ao Sitio da Manga, e a ladeira próximo a entrada do palmital, entre as comunidades Santa Luzia e Campinas</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no._240-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no._240-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de uma Quadra Poliesportiva na Comunidade Mata, Distrito de Pajeú do Vento.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no._241-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no._241-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas da Comunidade de Lagoa do Fundo/Pajeú do Vento, com patrolamento e encascalhamento.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no._242-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no._242-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeita Municipal, Valtécio Neves Aguiar, que seja realizado serviço de sinalização nas vias que dá acesso à UNACON.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no._243-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no._243-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, venho reforçar o pedido do patrolamento e encascalhamento na ladeira conhecida como Ladeira de Zé dos Tanques na Comunidade de Alagoas, localizada no Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no._244-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no._244-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o calçamento da Travessa Lamarão no Loteamento Cajazeiras em nosso Município.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no._245-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no._245-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que seja estabelecido braço de luz para iluminação pública em todas residências da zona rural do município de Caetité.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_no._246-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_no._246-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Municipal, Valtécio Neves Aguiar, a construção de uma praça em frente a igreja na comunidade do Serrote.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no._247-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no._247-2021.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Municipal, Valtécio Neves Aguiar, a construção de uma quadra poliesportiva na comunidade do Serrote.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no._248-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no._248-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exr9o. Sr. Prefeito Municipal, Valtécio Aguiar, que seja realizado serviços de Pavimentação na Rua Vereador João Vieira Teixeira no Bairro dos Montes em nossa cidade.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no._249-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no._249-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos e do Setor competente a reforma da Capela do Senhor do Bonfim (Cemitério Ladeira da Saudade), do banheiro, bem como a instalação e promoção de iluminação no Cemitério do nosso Município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no._250-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no._250-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a reestruturação da Quadra de society de Grama sintética da Praça da Juventude localizada no Bairro Santa Rita, antigo Campo das Cobras.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no._251-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no._251-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de finalizar, com as devidas adaptações, o Teatro Municipal João Gumes.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no._252-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no._252-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, pavimentação e construção de calçadas da Rua Virgílio da Costa, Bairro Prisco Viana, localizada em nossa Cidade.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no._253-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no._253-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Exmo. Senhor Prefeito Municipal, o PROJETO DE LEI QUE ESTABELECE O RATEIO DO PREMIO - PREVINE BRASIL DO PROGRAMA (PREVINE BRASIL DO MINISTÉRIO DA SAÚDE QUE ESTABELECEU O PAGAMENTO POR DESEMPENHO, PREVISTOS NAS PORTARIAS N° 2.979,DE 12 DE NOVEMBRO DE 2019 E N° 3.222,DE 10 DE DEZEMBRO 2019, DO MINISTÉRIO DA SAÚDE, em forma de indicação para que possa encaminhar a esta Casa para tramitação.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no._254-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no._254-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja restabelecido sistema de abastecimento de água da Comunidade Vereda dos Cais, bem como a realização de manutenção no poço tubular de localidade.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no._255-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no._255-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em caráter de URGÊNCIA o reestabelecimento do abastecimento de água da Comunidade de Cercado.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no._256-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no._256-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Aguiar, a necessidade de revitalização urgente da passagem molhada na Comunidade de Campinas no Brejo do Corredor conhecido como Piripiri próximo a Igreja da comunidade.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no._257-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no._257-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Aguiar, a doação do prédio onde funcionava a Escola Municipal Guilherme de Almeida, para sediar a Associação dos Moradores da Comunidade de São Miguel em Santa Luzia.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no._258-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no._258-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, revitalização asfáltica da Rua Almerinda de Brito, no Bairro Ovídio Teixeira. Rua que dá acesso ao monumento Cristo Redentor e à Igreja Santa Terezinha.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no._259-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no._259-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que seja alterada a nomenclatura da Rua Vicência Santos para Avenida Vicência Santos.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no._260-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no._260-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de implementar, no PSF do Distrito de Caldeiras, um laboratório para realizar exames de_x000D_
 sangue.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no._261-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no._261-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, com máxima urgência. que seja implantado uma rede de esgoto da Rua José Bonifácio. no Bairro Ovídio Teixeira, no fundo da Cerâmica Santana.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no._262-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no._262-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal o Sr. Valtécio Neves Aguiar que viabilize através da Secretaria de Serviços Públicos e do Setor competente o encascalhamento da estrada que dá acesso ao Tanque de resfriamento de leite na Comunidade Engazeira, que possui como referência as imediações da residência do "Sr. Loro", zona rural deste Município de Caetité.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no._263-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no._263-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de iniciar a revitalização da estrada no trecho que liga a Comunidade do Cristal-Jatobá,_x000D_
 localizado no Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no._264-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no._264-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação da iluminação pública da quadra de esportes da Comunidade de Lagoa do Fundo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no._265-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no._265-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja restabelecido através da Secretaria de Recursos Hídricos o sistema de abastecimento de água_x000D_
 das Comunidades de Mucambo e Roçadinho, em regime de urgência.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no._266-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no._266-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, o Patrolamento das estradas das Comunidades de Ilha, Paraguai, Lagoa do Fundo na região de_x000D_
 Pajeú do Vento.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no._267-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no._267-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo, Sr. Prefeito Municipal, Valtécio Aguiar, o Patrolamento das estradas das Comunidades de Papagaio, Ingazeira, Vargem da Onça e Tanquinho de Maniaçu.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no._268-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no._268-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, que seja viabilizado junto a secretaria competente o restabelecimento do sistema de abastecimento de água da Comunidade_x000D_
 Quilombola de Vereda dos Cais.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no._269-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no._269-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, a contratação de uma ou mais pessoas para auxiliar no cadastramento e serviços via aplicativo do SineBahia.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no._270-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no._270-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Aguiar, construção de quadra poliesportiva na Comunidade de São Miguel na região de Santa Luzia.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no._271-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no._271-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Aguiar, que seja realizado a pintura nos quebra-molas, bem como placas de sinalizações e meios-fios na Comunidade de Santa Luzia.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no._272-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no._272-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de adquirir um terreno visando a construção de um novo cemitério no Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no._273-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no._273-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Neves Aguiar, o calçamento da Rua 20, Bairro São Vicente.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no._274-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no._274-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja restabelecido o sistema de abastecimento de água do poço tubular da Comunidade Quecengue/Juazeiro, conhecido popularmente como poço de Donizete.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no._275-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no._275-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, pavimentação da Rua Maria Quitéria, Bairro Prisco Viana, localizada em nossa Cidade.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no._276-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no._276-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtécio Aguiar, a necessidade de construção de rede de esgoto na Rua Vereador Décio Cerqueira do Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_no._277-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_no._277-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, o retorno da Vigilância Sanitária para fiscalizar os pontos mais frequentados pela população, bem como a desinfecção das ruas da nossa cidade.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no._278-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no._278-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Sr. Prefeito, Valtécio Aguiar, a necessidade de garantir o atendimento médico especializado para as pessoas com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no._279-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no._279-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito, Valtécio Aguiar, a necessidade de avaliar as escolas municipais para averiguar o cumprimento da NR-23, norma regulamentadora que dispõe informações e orientações acerca da proteção e combate a incêndios.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no._280-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no._280-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, o calçamento da Travessa Marechal Rondom III, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no._281-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no._281-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, pavimentação da Rua Piauí II, Bairro Ovídio Teixeira, localizada em nossa Cidade.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no._282-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no._282-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de uma PRAÇA EM FRENTE A IGREJA NA COMUNIDADE DA MATA- PAJEÚ DO VENTO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no._283-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no._283-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a construção de um Muro de Contenção e a distribuição de Manilhas para solucionar o problema na estrada de Mucambo de Juazeiro, onde há uma grota impedindo o tráfego de pedestres e veículos.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no._284-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no._284-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr, Prefeito Municipal, Valtécio Aguiar, providências junto a Secretaria de Saúde para CUSTEAR PROCEDIMENTOS MÉDICOS A CRIANÇAS AUTISTAS E/OU COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no._286-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no._286-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja feita a manutenção no poço tubular da Comunidade de Riacho do Pinto, em regime de urgência.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no._287-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no._287-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de revitalização asfáltica na Rua do Cruzeiro, Bairro Buenos Aires, rua que dá acesso ao Cristo Redentor.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no._288-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no._288-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de revitalização da Rua Almerinda de Brito, Bairro Buenos Aires, próximo ao Cemitério Ladeira da Saudade.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no._289-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no._289-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a necessidade de construção de um pontilhão na divisa da Comunidade de Sitio da Manga e Pau Ferro da região de Santa Luzia, Caetité.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no._290-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no._290-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Exmo. Sr. Prefeito, Valtécio Aguiar, em forma de indicação, a minuta do Projeto de Lei que dispões sobre a implantação da Carteira de_x000D_
 Identificação da Pessoa com Transtorno do Espectro Autista - CIPTEA, no município de Caetité/BA e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no._291-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no._291-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal Valtécio Neves Aguiar seja realizado a colocação de lâmpadas em 3 postes na estrada de Lagoa do Canto em Santa Luzia, que fica próximo ao Baixão em frente a casa de Nelson de Joaquim Rocha.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no._292-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no._292-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, melhorias na Praça da Catedral - Praça da Matriz no Centro da Cidade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_no._293-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_no._293-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, o calçamento da rua em frente à Delegacia Territorial de Caetité, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no._294-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no._294-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Valtécio Aguiar, a construção de uma Quadra Poliesportiva na Comunidade Pau a Pique, no Distrito de Brejinho_x000D_
 das Ametistas.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_no._295-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_no._295-2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Exmo. Sr. Prefeito, Valtécio Aguiar, em forma de indicação, a necessidade de realizar a execução do projeto de drenagem na ladeira_x000D_
 localizada na comunidade do Paulo, na Zona Rural do município de Caetité.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no._296-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no._296-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a Isenção das taxas cobradas de alvará de funcionamento das Associações, uma vez que as mesmas são de_x000D_
 caráter de promoção do bem estar da Comunidade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_no._297-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_no._297-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Valtércio Aguiar. a instalação de energia elétrica e água encanada na Comunidade de Lagoa Das Freiras, próximo a Comunidade de Serrote.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no._298-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no._298-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, patrolamento da estrada Comunidade de Boa Vista-Santa Luzia.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_no._299-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_no._299-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a recuperação com patrolamento e encascalhamento da estrada da Fazenda Vargem de Invernada no Distrito de_x000D_
 Brejinho das Ametistas.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no._300-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no._300-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, junto à Secretaria Municipal de Saúde, a aquisição de lençóis hospitalares para atender as necessidades da Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no._301-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no._301-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja realizado serviços de Recapeamento Asfáltico na entrada de Pajeú do Vento.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_no._302-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_no._302-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que seja contratado um Médico Pediatra Clínico para o atendimento nas crianças na Unidade de Pronto_x000D_
 Atendimento - UPA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_no._303-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_no._303-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a aquisição de um aparelho de ultrassonografia para o nosso Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_no._304-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_no._304-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo Senhor Prefeito Valtécio Aguiar, a construção de um muro de contenção na Comunidade de Varginha, próximo a casa de Chico de Bia, motorista da NOVO HORIZONTE no Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_no._305-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_no._305-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, junto à Secretaria Municipal de Saúde, que seja disponibilizado mais um motorista para o transporte do TFD.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no._306-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no._306-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, a instalação de um bebedouro com água potável na recepção da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no._307-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no._307-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, o Patrolamento do Campo na Comunidade de Cuba.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no._308-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no._308-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, calçamento da Travessa II São Miguel no Bairro Santa Rita, rua da antiga Oficina do Luís.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_no._310-2021.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_no._310-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Valtécio Aguiar. a necessidade de implantação de duas (2) lombadas na Avenida Professora Marlene Cerqueira do Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/projeto_de_decreto_legislativo_no_908-criacao_da_escola_do_legislativo_pertencente_a_camara_municipal.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/projeto_de_decreto_legislativo_no_908-criacao_da_escola_do_legislativo_pertencente_a_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo de Caetité (BA), órgão pertencente à Câmara Municipal de Caetité (BA), e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_decreto_legislativo_no._909.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_decreto_legislativo_no._909.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO DOM ALBERTO GUIMARÃES REZENDE.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/projeto_de_decreto_legislativo_no_910-denominacao_de_rua_alameda_cecilia_gumes.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/projeto_de_decreto_legislativo_no_910-denominacao_de_rua_alameda_cecilia_gumes.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Alameda Cecília Gumes Portella a uma das artérias localizada nesta Cidade e dá outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_decreto_legislativo_no._912.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_decreto_legislativo_no._912.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Edilson Rodrigues Lédo a uma das artérias no Bairro Prisco Viana em nossa cidade.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_decreto_legislativo_no._913.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_decreto_legislativo_no._913.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Avenida Cynthia Lopes Abreu Marques, a Avenida que dá acesso a UNACON.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_decreto_legislativo_no._914.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_decreto_legislativo_no._914.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação de Dr. Ricardo de Tadeu Ladeia o Hospital Municipal de Caetité, e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_decreto_legislativo_no._915.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_decreto_legislativo_no._915.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Sr. José Valter Gomes e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/534/projeto_de_decreto_legislativo_no._916.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/534/projeto_de_decreto_legislativo_no._916.pdf</t>
   </si>
   <si>
     <t>Que altera o nome da atual Rua Vicência Santos para Avenida Vicência Santos.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/535/projeto_de_decreto_legislativo_no._917.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/535/projeto_de_decreto_legislativo_no._917.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "RUA MANOEL FROTA LOPES" A RUA ATUALMENTE SEM NOME, QUE FAZ LIGAÇÃO ENTRE A AVENIDA ANTÔNIO ALMEIDA E A AVENIDA PREF. OLIMAR OLIVEIRA RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/536/projeto_de_decreto_legislativo_no._918.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/536/projeto_de_decreto_legislativo_no._918.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Monsenhor Alex Adriano Rocha Barbosa e dá outras providencias.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_decreto_legislativo_no._921.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_decreto_legislativo_no._921.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Dr. Marcos Gomes Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_decreto_legislativo_no._922.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_decreto_legislativo_no._922.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense a Sra. Aguinalda Marques David e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_decreto_legislativo_no._923.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_decreto_legislativo_no._923.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Sr. Joselito Souza dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_decreto_legislativo_no._924.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_decreto_legislativo_no._924.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Sr. Pedro Romualdo do Bonfim e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/541/projeto_de_decreto_legislativo_no._925.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/541/projeto_de_decreto_legislativo_no._925.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Dr. Paulo Sérgio Gondim Castro e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_decreto_legislativo_no._926.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_decreto_legislativo_no._926.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Dr. André Beschizza Lopes e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_decreto_legislativo_no._927.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_decreto_legislativo_no._927.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Lely Soares Borges a uma das artérias localizada no bairro São Vicente em nossa Cidade e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_decreto_legislativo_no._928.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_decreto_legislativo_no._928.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Terreginaldo Soares Borges a uma das artérias localizada no Bairro São Vicente em nossa Cidade e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_decreto_legislativo_no._929.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_decreto_legislativo_no._929.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Sr. Alex Ramos Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_decreto_legislativo_no._930.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_decreto_legislativo_no._930.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação dos Moradores do Bairro Prisco Viana- AMBPV.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_decreto_legislativo_no._931.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_decreto_legislativo_no._931.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense a Senhora Cecília Berenice de Almeida Barbosa e dá outras providências</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_decreto_legislativo_no._932.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_decreto_legislativo_no._932.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Senhor Deyvison Silva Barbosa Andrade e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/549/projeto_de_decreto_legislativo_no._933.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/549/projeto_de_decreto_legislativo_no._933.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Sylvia da Silva Ivo Junqueira a uma das artérias localizada no Bairro Ovídio Teixeira em nossa cidade.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/550/projeto_de_decreto_legislativo_no._934.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/550/projeto_de_decreto_legislativo_no._934.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense ao Sr. Clemente Neri Muniz e dá outras providencias.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_decreto_legislativo_no._935.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_decreto_legislativo_no._935.pdf</t>
   </si>
   <si>
     <t>Dá denominação a diversos Logradouros Públicos do LOTEAMENTO PEDRO RODRIGUES, no Bairro Santa Rita, nesta Cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_decreto_legislativo_no._936.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_decreto_legislativo_no._936.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Caetiteense a Deputada Fabíola Mansur de Carvalho e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_decreto_legislativo_no._937.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_decreto_legislativo_no._937.pdf</t>
   </si>
   <si>
     <t>Da denominação da Alameda José Antônio Pinto a uma das artérias localizada em frente à Avenida Armindo Gomes de Carvalho, conhecida popularmente como Rua do Rio Alegre, no Bairro Santa Rita, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_decreto_legislativo_no._938.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_decreto_legislativo_no._938.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Caetiteense a Dr. Pedro Silva e Silvério e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no._944.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no._944.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover remanejamentos, transposições o transferências de saldo entre categorias de programação e órgãos previstos na Lei Orçamentária n°. 872/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no._946.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no._946.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Credito Especial no valor de R$ 335 000,00 (trezentos e trinta e cinco mil reais)para fins que se específica e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_no._947.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_no._947.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Município a abrir Crédito Especial no valor de R$ 7.200.000,00 (sete milhões e duzentos mil reais) para os fins que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_no._948.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_no._948.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse financeiro e a celebração de Convênio entre o município de Caetité/Ba, por intermédio do Fundo Municipal de Saúde e a Fundação Gonçalves e Sampaio, e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_no._949.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_no._949.pdf</t>
   </si>
   <si>
     <t>Altera o art. 20 da Lei nº. 871/2020 que autoriza o município de Caetité a efetuar concessão onerosa de uso de bem imóvel, à Fundação Gonçalves e Sampaio e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_no._950.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_no._950.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIOS NAS ÁREAS QUE ESPECIFICA, COM ENTIDADES PÚBLICAS DE QUALQUER ESPÉCIE,_x000D_
 ORGANIZAÇÕES NÃO GOVERNAMENTAIS E/OU PARTICULARES PARA A REALIZAÇÃO DE OBJETIVOS DE INTERESSE COMUM DOS PARTÍCIPES.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no._952.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no._952.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas e os templos religiosos de qualquer culto como atividades essenciais no Município de Caetité.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no._953.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no._953.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no._954.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no._954.pdf</t>
   </si>
   <si>
     <t>DETERMINA O FECHAMENTO DA TRAVESSA CONTORNO l, DOANDO A REFERIDA ÁREA AO ESTADO DA BAHIA PARA A IMPLANTAÇÃO DO CAMPUS INTEGRADO DE EDUCAÇÃO BÁSICA, PROFISSIONAL E TECNOLÓGICA ANÍSIO TEIXEIRA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no._956.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no._956.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 757, DE 25 DE JUNHO DE 2013, E A LEI MUNICIPAL N° 638 DE 17 DE ABRIL DE 2007, PARA ADEQUEÇÃO À LEI FEDERAL N. 14.113, DE 25 DE DEZEMBRO DE 2020, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no._957.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no._957.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE "AVENIDA DOS ORIXÁS" A AVENIDA ATUALMENTE SEM NOME, CONHECIDA POPULARMENTE COMO SAÍDA_x000D_
 PARA BREJINHO DAS AMETISTAS, INICIADA NO TREVO ATÉ A BA-156.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no._958.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no._958.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre a Criação da Semana Municipal da Agricultura Familiar e Economia Solidária no município de Caetité/BA e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no._959.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no._959.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no._960.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no._960.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das listas de espera para consultas e exames especializados na Rede Municipal de Saúde de Caetité e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4518,67 +4518,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no._067-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no._109-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no._110-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no._115-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_no._127-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no._128-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no._129-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_no._130-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_no._131-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_no._132-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_no._133-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no._134-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no._135-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no._136-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no._137-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no._138-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_no._139-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no._140-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no._141-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no._142-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no._143-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no._144-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no._145-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no._146-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no._147-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no._148-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no._149-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no._150-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no._151-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no._152-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no._153-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_no._154-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_no._155-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_no._156-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_no._157-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_no._158-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_no._159-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_no._160-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_no._161-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_no._162-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_no._163-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_no._164-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_no._165-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_no._166-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_no._167-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_no._168-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_no._169-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no._170-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no._171-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_no._172-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no._173-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no._174-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no._175-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no._176-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no._177-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no._178-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_no._179-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no._180-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no._181-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no._182-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no._183-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no._184-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no._185-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no._186-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no._187-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no._188-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no._189-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no._190-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no._191-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no._192-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no._193-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no._194-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no._195-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no._196-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no._197-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no._198-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no._199-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no._200-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no._201-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_no._202-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_no._203-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no._204-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no._205-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no._206-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no._207-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no._208-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no._209-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no._210-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no._211-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no._212-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no._213-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no._214-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no._215-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no._216-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no._217-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no._218-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no._219-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no._220-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no._221-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no._222-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no._223-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no._224-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no._225-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no._226-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no._227-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no._228-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no._229-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no._230-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no._231-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_no._232-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no._233-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no._234-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no._235-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no._236-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no._237-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no._238-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no._239-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no._240-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no._241-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no._242-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no._243-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no._244-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no._245-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_no._246-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no._247-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no._248-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no._249-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no._250-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no._251-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no._252-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no._253-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no._254-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no._255-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no._256-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no._257-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no._258-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no._259-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no._260-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no._261-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no._262-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no._263-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no._264-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no._265-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no._266-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no._267-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no._268-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no._269-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no._270-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no._271-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no._272-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no._273-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no._274-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no._275-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no._276-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_no._277-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no._278-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no._279-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no._280-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no._281-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no._282-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no._283-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no._284-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no._286-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no._287-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no._288-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no._289-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no._290-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no._291-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no._292-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_no._293-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no._294-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_no._295-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no._296-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_no._297-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no._298-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_no._299-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no._300-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no._301-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_no._302-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_no._303-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_no._304-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_no._305-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no._306-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no._307-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no._308-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_no._310-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/projeto_de_decreto_legislativo_no_908-criacao_da_escola_do_legislativo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_decreto_legislativo_no._909.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/projeto_de_decreto_legislativo_no_910-denominacao_de_rua_alameda_cecilia_gumes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_decreto_legislativo_no._912.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_decreto_legislativo_no._913.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_decreto_legislativo_no._914.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_decreto_legislativo_no._915.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/534/projeto_de_decreto_legislativo_no._916.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/535/projeto_de_decreto_legislativo_no._917.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/536/projeto_de_decreto_legislativo_no._918.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_decreto_legislativo_no._921.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_decreto_legislativo_no._922.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_decreto_legislativo_no._923.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_decreto_legislativo_no._924.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/541/projeto_de_decreto_legislativo_no._925.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_decreto_legislativo_no._926.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_decreto_legislativo_no._927.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_decreto_legislativo_no._928.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_decreto_legislativo_no._929.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_decreto_legislativo_no._930.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_decreto_legislativo_no._931.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_decreto_legislativo_no._932.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/549/projeto_de_decreto_legislativo_no._933.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/550/projeto_de_decreto_legislativo_no._934.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_decreto_legislativo_no._935.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_decreto_legislativo_no._936.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_decreto_legislativo_no._937.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_decreto_legislativo_no._938.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no._944.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no._946.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_no._947.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_no._948.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_no._949.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_no._950.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no._952.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no._953.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no._954.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no._956.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no._957.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no._958.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no._959.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no._960.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no._001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no._002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no._003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no._004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no._005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no._006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no._007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no._008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no._009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no._010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no._011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no._012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no._013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no._014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no._015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no._016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no._017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no._018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no._019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no._020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no._021-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no._022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no._023-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no._024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no._025-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no._026-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no._027-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no._028-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no._029-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no._030-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no._031-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no._032-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no._033-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no._034-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no._035-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no._036-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no._037-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no._038-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no._039-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no._040-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no._041-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no._042-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no._043-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_no._044-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no._045-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no._046-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no._047-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no._048-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no._049-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no._050-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no._051-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no._052-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no._053-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no._054-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no._055-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no._057-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no._058-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no._059-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no._060-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no._061-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no._062-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no._063-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no._064-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no._065-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no._066-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no._067-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no._068-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no._069-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no._070-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no._071-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no._072-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no._073-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no._074-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no._075-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no._076-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no._077-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no._078-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no._079-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no._080-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no._081-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no._082-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no._083-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no._084-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no._085-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no._086-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no._087-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no._088-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no._089-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no._090-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no._091-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no._092-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no._093-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no._094-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no._095-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no._096-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no._097-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no._098-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no._099-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no._100-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no._101-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no._102-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no._103-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no._104-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no._105-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no._106-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no._107-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no._108-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no._109-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no._110-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no._111-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no._112-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no._113-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no._114-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no._115-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_no._116-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_no._117-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_no._118-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_no._119-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no._120-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no._121-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no._122-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_no._123-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no._124-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no._125-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no._126-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_no._127-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no._128-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no._129-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_no._130-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_no._131-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_no._132-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_no._133-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no._134-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no._135-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no._136-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no._137-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no._138-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_no._139-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/404/indicacao_no._140-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no._141-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no._142-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no._143-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no._144-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no._145-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no._146-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no._147-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no._148-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no._149-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no._150-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no._151-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no._152-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no._153-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/418/indicacao_no._154-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_no._155-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/420/indicacao_no._156-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_no._157-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_no._158-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_no._159-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_no._160-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_no._161-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_no._162-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_no._163-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_no._164-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_no._165-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_no._166-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_no._167-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_no._168-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_no._169-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_no._170-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_no._171-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_no._172-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no._173-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no._174-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no._175-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no._176-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no._177-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_no._178-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/443/indicacao_no._179-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no._180-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no._181-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no._182-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no._183-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no._184-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no._185-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no._186-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no._187-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no._188-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no._189-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no._190-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no._191-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no._192-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no._193-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no._194-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no._195-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no._196-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_no._197-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no._198-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_no._199-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_no._200-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_no._201-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_no._202-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_no._203-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_no._204-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_no._205-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_no._206-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no._207-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no._208-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no._209-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no._210-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no._211-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no._212-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no._213-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no._214-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no._215-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no._216-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no._217-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no._218-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no._219-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no._220-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no._221-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no._222-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no._223-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no._224-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no._225-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no._226-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no._227-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no._228-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no._229-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no._230-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no._231-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_no._232-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no._233-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no._234-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_no._235-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no._236-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no._237-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no._238-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no._239-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no._240-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no._241-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_no._242-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_no._243-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_no._244-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no._245-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2022/521/indicacao_no._246-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no._247-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no._248-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no._249-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_no._250-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no._251-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no._252-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no._253-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no._254-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_no._255-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no._256-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no._257-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no._258-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no._259-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no._260-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no._261-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no._262-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no._263-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no._264-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no._265-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no._266-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no._267-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no._268-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no._269-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no._270-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no._271-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no._272-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no._273-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no._274-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no._275-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no._276-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_no._277-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no._278-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no._279-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no._280-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no._281-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no._282-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no._283-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no._284-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no._286-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no._287-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no._288-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no._289-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no._290-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no._291-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no._292-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_no._293-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no._294-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_no._295-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no._296-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_no._297-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no._298-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_no._299-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no._300-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_no._301-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_no._302-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_no._303-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_no._304-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_no._305-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_no._306-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_no._307-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_no._308-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_no._310-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1165/projeto_de_decreto_legislativo_no_908-criacao_da_escola_do_legislativo_pertencente_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/470/projeto_de_decreto_legislativo_no._909.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/1166/projeto_de_decreto_legislativo_no_910-denominacao_de_rua_alameda_cecilia_gumes.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/471/projeto_de_decreto_legislativo_no._912.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/472/projeto_de_decreto_legislativo_no._913.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/473/projeto_de_decreto_legislativo_no._914.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/533/projeto_de_decreto_legislativo_no._915.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/534/projeto_de_decreto_legislativo_no._916.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/535/projeto_de_decreto_legislativo_no._917.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/536/projeto_de_decreto_legislativo_no._918.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/537/projeto_de_decreto_legislativo_no._921.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/538/projeto_de_decreto_legislativo_no._922.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/539/projeto_de_decreto_legislativo_no._923.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/540/projeto_de_decreto_legislativo_no._924.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/541/projeto_de_decreto_legislativo_no._925.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/542/projeto_de_decreto_legislativo_no._926.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/543/projeto_de_decreto_legislativo_no._927.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/544/projeto_de_decreto_legislativo_no._928.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/545/projeto_de_decreto_legislativo_no._929.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/546/projeto_de_decreto_legislativo_no._930.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/547/projeto_de_decreto_legislativo_no._931.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/548/projeto_de_decreto_legislativo_no._932.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/549/projeto_de_decreto_legislativo_no._933.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/550/projeto_de_decreto_legislativo_no._934.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/551/projeto_de_decreto_legislativo_no._935.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/552/projeto_de_decreto_legislativo_no._936.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/553/projeto_de_decreto_legislativo_no._937.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/554/projeto_de_decreto_legislativo_no._938.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no._944.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no._946.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_no._947.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_no._948.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_no._949.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_no._950.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/463/projeto_de_lei_no._952.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/344/projeto_de_lei_no._953.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/464/projeto_de_lei_no._954.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/465/projeto_de_lei_no._956.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/466/projeto_de_lei_no._957.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/467/projeto_de_lei_no._958.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/468/projeto_de_lei_no._959.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2021/469/projeto_de_lei_no._960.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H350"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>