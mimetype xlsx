--- v0 (2025-10-04)
+++ v1 (2026-04-08)
@@ -54,1161 +54,1161 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CURA</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no._01-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no._01-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal providências na avenida Luís Bento, conhecida popularmente como Rua do supermercado Verdão, no Bairro Ovídeo_x000D_
 Teixeira, seja estabelecido trânsito de mão única, com estacionamento em diagonal, assim proporcionando grande melhoria no fluxo do trânsito e assim evitar acidentes.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no._02-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no._02-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, reforma, limpeza com recolhimento de lixo, poda nas árvores e iluminação na Praça Coração de Maria no Bairro_x000D_
 Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no._03-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no._03-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, melhorias na iluminação pública na Rua Almerinda de Brito, no Bairro Alto Buenos Aires, em nossa cidade.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MOACIR JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no._04-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no._04-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Campinas, Salinas, Barreiras, Cana_x000D_
 Brava e Tamanduá, neste Município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no._05-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no._05-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Campinas, Lagoa Azul, Lagoa dos Bois, Lagoa das Vargens, Tanquinho de Santa Luzia, Lagoa da Comprida, Baixão de Santa Luzia, Espinheiro, Caraíbas e Adjacência, neste Município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no._06-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no._06-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Sítio da Manga, Bebedouro, Pau Ferro de Santa Luzia, Pedra Grande, Caminho Velho e Adjacência, neste Município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no._07-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no._07-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as comunidades de Café Baiano, Campinas, Lagoa Azul e_x000D_
 Serragem, neste Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MARCÍLIO</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no._08-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no._08-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim a premente necessidade da contratação de um médico 24 horas no posto de saúde em Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vereador Arual Rachid</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no._09-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no._09-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o serviço de perfuração de um poço Tubular na comunidade de Malhada.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no._10-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no._10-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja perfurado um novo poço tubular e construção de uma adutora para a Comunidade de Contendas.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no._11-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no._11-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja realizado o serviço de perfuração de um poço Tubular na comunidade de Lagoa do Mato.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Zacarias</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_no._12-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_no._12-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim a construção de uma passarela interligando a Praça da Bíblia à rodoviária de nossa cidade.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no._13-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no._13-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim o serviço de roçagem, patrolamento e encascalhamento das estradas de Cachoeirinha, Umbuzeiro, Lagoa do Araçá, Lagoa do Barro, Lagoa Rasa, Paulo, Forquilha, Tanque do Governo, Sussuapara, Lagoa do Serrote, Serrote, Banguê e Vargem do Anguá Ingazeira e Passagem de Areia neste município de Caetité.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no._14-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no._14-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim o serviço de roçagem, patrolamento e encascalhamento das estradas de Maniaçu para Cercado e região, tais corno tamboril, Lagoa da Cobra, lagoa do Mato, Angico, Formosa I e Formosa II, Jatobazinho, Elefante e Alagoas neste nosso município de Caetité.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no._15-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no._15-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim o serviço de roçagem, patrolamento e encascalhamento das estradas que ligam as comunidades de Tamboril Passando por Caldeiras, Sambaíba, Cristal, Papamel e Toco do Baraúna, São Simão e Fundo dos Morros neste nosso município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no._16-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no._16-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal AIdo Ricardo Cardoso Gondim a construção de uma faixa elevada de pedestre em frente ao Colégio CETEP (Centro Territorial De Educação Profissional) Na Praça Dr Clarismundo Pontes, em nossa Cidade.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no._17-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no._17-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal Aldo Ricardo Cardoso Gondim a pavimentação da Rua K no Bairro Ovídio Teixeira nesta cidade.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no._18-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no._18-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal Aldo Ricardo Cardoso Gondim a iluminação da Avenida Noé Junqueira no Bairro Ovídio Teixeira, em frente ao Parque Paulo Jackson. No Município de Caetité.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Mário</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no._19-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no._19-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim para que seja feita a doação definitiva do prédio escolar Lélia Gumes situado no Povoado de Vale Formosa em favor a Associação Comunitária dos Amigos e Moradores da Faz. Mutamba cadastrada no CGC sob no 07.509.808/0001-48.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no._20-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no._20-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a construção de uma quadra poliesportiva na comunidade de Pedra Grande, em nosso Município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no._21-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no._21-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a limpeza e manutenção do Parque Paulo Jackson, localizado no Bairro Prisco Viana, nesta Cidade.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no._22-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no._22-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim a reforma e cobertura da quadra poliesportiva do Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_no._23-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_no._23-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim a reforma e ampliação com mais duas salas de aula na escola Emiliana Nogueira Pita no Distrito de Caldeiras.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no._24-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no._24-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim para que encaminhe a essa casa Projeto de Lei que autorize a alienação, por meio de edital de leilão, da área pública localizada à margem da BR 030, Rodovia Caetité/Brumado, onde funcionava a antiga fábrica de bloquete, com finalidade,_x000D_
 única e exclusiva, de investir em pavimentação e drenagem pluvial do Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_no._26-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_no._26-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Aldo Ricardo Cardoso Gondim a construção de praças públicas nas respectivas comunidades de Aroeiras, Tanquinho, Pajeú, Ilha e Fazenda Nova, localizadas em nosso Município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Vereador João do Povo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_no._27-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_no._27-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, que seja isento de pagar o IPTU, os moradores do Bairro Esmeralda pelo prazo até o morador quite as prestações de suas casas.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_no._28-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_no._28-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, perfuração, instalação e construção de um poço tubular e construção do sistema de água para atender maís de 40 famílias nas comunidades Olaria - Santa Luzia.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no._29-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no._29-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Alda Ricardo Cardoso Gondim, a construção de uma quadra poliesportiva na comunidade de Tabua.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no._30-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no._30-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, a construção de uma quadra poliesportiva na comunidade de Candonga.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no._31-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no._31-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, a construção de uma praça enfrente a igreja na comunidade de Anguá.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_no._33-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_no._33-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim. O Projeto de Lei modelo em anexo, que pede a isenção dos impostos e taxas municipais incidentes sobre a atividade odontológica. Indicando ao Senhor Prefeito, que seja encaminhado a matéria a este corpo para apreciação do Plenário soberano.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DEYVISON ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_no._34-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_no._34-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização do serviço de pavimentação asfáltica da Travessa Érico Veríssimo, localizada no bairro Ovídeo Teixeira, no município de Caetité.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_no._35-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_no._35-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Ado Ricardo Cardoso Gondim, a realização do serviço de recapeamento asfáltico da Avenida Santana, localizada no centro, no município de Caetité.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_no._36-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_no._36-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondirn, a realização do serviço de recapeamento asfáltico da Rua Barão, localizada no centro, no município de Caetité.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no._37-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no._37-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização do serviço de recapeamento asfáltico da Rua 2 de Julho, no município de Caetité.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_no._38-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_no._38-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização do serviço de pavimentação asfáltica da Rua Helena Lima Santos, localizada no centro, no município de Caetité.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_no._39-2020.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_no._39-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação da estrada que liga a Comunidade de Maniaçu a Cercado.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_no._40-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_no._40-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas das Comunidades de Buracão dos Magalhães, Barrinha dos Cais, Gerais da Pindobeira, Baixão, Riacho do Pinto, Vereda dos Cais, Varginha dos Cais e Brejo.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_no._41-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_no._41-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação das estradas das Comunidades de Caminho Velho, Brejo, Pedra Grande e Lajes/Santa Luzia.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_no._42-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_no._42-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a pavimentação da Alameda Hermínio Rodrigues Lima, no Bairro Santa Rita neste Município de Caetité.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_no._43-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_no._43-2020.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Aldo Ricardo Cardoso Gondim a isenção do alvará de funcionamento das Associações do município de Caetité.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_no._44-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_no._44-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização de uma reforma da Praça, localizada na Rua Orlando Alves da Silva (antiga Praça do IELITA). Atualmente é o Colégio CEEC (Centro para alunos especiais) localizada no Bairro Santa Rita, no Município de Caetité.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_no._45-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_no._45-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização do serviço de recapeamento asfáltico do Bairro Nossa Senhora da Paz, no Município de Caetité.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_no._46-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_no._46-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a realização do serviço de recapeamento asfáltico da Avenida Nilo Peçanha, no Bairro Santo Antônio no Município de Caetité.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Vereador Marcelinho</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_no._47-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_no._47-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, a construção de uma Praça na Rua Advando Santos, localizada entre as Ruas, Brasília, Rua Guilhermina de Souza, e Rua Antônio Faustino, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_no._48-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_no._48-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, o calçamento da Rua Piauí II, no Bairro Prisco Viana.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_no._49-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_no._49-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, reforma, limpeza, poda nas árvores e iluminação na Praça Coração de Maria no Bairro Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_no._50-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_no._50-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, chefe do executivo Municipal, para que seja realizado pavimentação da_x000D_
 Rua Osvaldo Vieira Teixeira no Bairro dos Montes em nossa Cidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_no._51-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_no._51-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, o calçamento da Rua professora Sidenir Teixeira Carvalho Ladeia, bairro Santa Rita loteamento Village.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_no._52-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_no._52-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, o serviço de patrolamento e manutenção das estradas nas localidades: Serra, Mangueira, Mata do Anguá, Barrinha, Zabelê, Ponto de Manga, Aguinha, Lagoa do Meio e adjacências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_no._53-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_no._53-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, a construção de um redutor de velocidade (quebra-molas), na Travessa Palestina, no Centro da cidade.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_no._55-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_no._55-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja construido um quebra-molas e/ou redutor de velocidade e faixa de pedestre em frente ao colégio CETEP.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_no._56-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_no._56-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, o calçamento do Loteamento Horizonte da Paz, no Alto do Brás.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_no._57-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_no._57-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com cascalhamento da estrada da Comunidade de Boa Vista/Santa Luzia.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_no._58-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_no._58-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a necessidade de disponibilizar um caminhão pipa para molhar as estradas que passa para chegar na comunidade São Miguel, distrito de Santa Luzia.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_no._59-2020.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_no._59-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, asfaltamento no final da Rua Padre José de Anchieta (Chegando próximo ao Parque Paulo Jackson) em nossa Cidade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_decreto_legislativo_no._880.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_decreto_legislativo_no._880.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua José Rebouças de Almeida a uma das artérias no loteamento Vitória Régia em nossa Cidade.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_decreto_legislativo_no._881.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_decreto_legislativo_no._881.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua Sebastião dos Santos Amorim a uma das artérias no loteamento Vitória Régia em nossa Cidade.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Vereador Julão</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_decreto_legislativo_no._882.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_decreto_legislativo_no._882.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua Edimilson Vieira Lemos (Boquinha) a uma das artérias no loteamento Vitória Régia em nossa Cidade.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_decreto_legislativo_no._883.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_decreto_legislativo_no._883.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Diploma de Honra ao Mérito ao Senhor Salvany Neves da Silva.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Departamento Legislativo - DEPLE</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_decreto_legislativo_no._884.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_decreto_legislativo_no._884.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça Vereador Claudio Borges, a Praça localizada na Sede do Distrito de Brejinho das Ametistas, neste Município de Caetité.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_decreto_legislativo_no._885.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_decreto_legislativo_no._885.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça João Oliveira de Matos (João Preto) a Praça na Rua Orlando Alves da Silva, no bairro Santa Rita em nossa Cidade.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>CLÁUDIO LADEIA</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_de_decreto_legislativo_no._886.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_de_decreto_legislativo_no._886.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIPLOMA DE HONRA AO MÉRITO A COOPERATIVA EDUCACIONAL DE CAETITÉ (COOPEC)</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Vereador Dé Axé</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_de_decreto_legislativo_no._888.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_de_decreto_legislativo_no._888.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua José Rodrigues Gomes a uma das artérias localizada no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_de_decreto_legislativo_no._889.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_de_decreto_legislativo_no._889.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça Robson Cruz Teixeira, a Praça na Comunidade de Tanquinho de Aroeiras em nosso Município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_de_decreto_legislativo_no._890.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_de_decreto_legislativo_no._890.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça Ana Marcelina da Silva, a Praça na Comunidade de Aroeiras em nosso Município.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_de_decreto_legislativo_no._891.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_de_decreto_legislativo_no._891.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva Francisco de Jesus Brito (Chico da Forquilha) a quadra em construção na Comunidade de Cachoeirinha neste_x000D_
 município de Caetité e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_de_decreto_legislativo_no._892.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_de_decreto_legislativo_no._892.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva Emílio Alves de Castro à quadra Poliesportiva na Comunidade de Cristina, em nosso Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_decreto_legislativo_no._893.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_decreto_legislativo_no._893.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua Filinto Teixeira Couto Marques a uma das artérias localizada no Bairro Lamarão, no Loteamento do Filinto, em nossa Cidade.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no._894.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no._894.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva José Antônio de Brito à Quadra Poliesportiva na Comunidade de Candonga, em nosso município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_legislativo_no._895.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_legislativo_no._895.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva João Batista Bonfim à quadra Poliesportiva na Comunidade de Tabua, em nosso município.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_decreto_legislativo_no._896.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_decreto_legislativo_no._896.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva José Fernandes Pereira. A Quadra Poliesportiva na Comunidade de Vargem da Invernada, em nosso Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_decreto_legislativo_no._897.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_decreto_legislativo_no._897.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva Arthur Ferreira da Silva. A Quadra Poliesportiva na Comunidade de Serragem, em nosso Município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_decreto_legislativo_no._898.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_decreto_legislativo_no._898.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra Poliesportiva Vereador Cláudio Borges, a Quadra Poliesportiva na Comunidade de João Barroca, em nosso Município.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_decreto_legislativo_no._899.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_decreto_legislativo_no._899.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Heloísa Gumes Portella a uma das artérias localizada ao lado do loteamento Santa Mônica em nossa Cidade e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_decreto_legislativo_no._900.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_decreto_legislativo_no._900.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Praça Argemiro Francisco Caldas, uma Praça da Comunidade de Ilha.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_de_decreto_legislativo_no._907.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_de_decreto_legislativo_no._907.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Teatro Municipal de nossa Cidade, localizado na Avenida Prof Marlene Cerqueira de Oliveira, Centro Administrativo de Caetité de Teatro João Gumes.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_no._931.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_no._931.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PROFISSÃO DE TRADUTOR, GUIA-INTÉRPRETE E INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS — LIBRAS NO MUNICÍPIO DE CAETITÉ-BA E CRIA O CARGO PÚBLICO DE TRADUTOR, GUIA-INTÉRPRETE E INTÉRPRETE DE LIBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_no._932.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_no._932.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A CELEBRAR CONVÊNIOS NAS ÁREAS QUE ESPECIFICA, COM ENTIDADES PÚBLICAS DE QUALQUER ESPÉCIE,_x000D_
 ORGANIZAÇÕES NÃO GOVERNAMENTAIS E/OU PARTICULARES PARA A REALIZAÇÃO DE OBJETIVOS DE INTERESSE COMUM DOS PARTÍCIPES.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_no._933.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_no._933.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 570, de 26 de setembro de 2002 que Autoriza o Prefeito Municipal a doar imóveis de propriedade do Município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_no._934.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_no._934.pdf</t>
   </si>
   <si>
     <t>INSTITUI AOS DOADORES DE SANGUE DIREITO DE ABATIMENTO DE 50% (CINQUENTA POR CENTO) DOS VALORES, NA AQUISIÇÃO DE INGRESSOS PARA EVENTOS NO ÂMBITO DO MUNICÍPIO DE CAETITÉ/BA, EM ESTABELECIMENTOS QUE PROMOVAM CULTURA, ENTRETENIMENTO, ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_no._935.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_no._935.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>Presidência - PRE</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/248/projeto_de_lei_no._936.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/248/projeto_de_lei_no._936.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores, Prefeito, Vice-Prefeito e Secretários Municipais para o quadriênio que se inicia em 10 de_x000D_
 janeiro de 2021 e se findará em 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_no._938.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_no._938.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº. 820, DE 20 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_de_lei_no._939.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_de_lei_no._939.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_no._940.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_no._940.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de CAETITE, para o exercício Financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_no._941.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_no._941.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_no._942.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_no._942.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAETITÉ A EFETUAR CONCESSÃO ONEROSA DE USO DE BEM IMÓVEL À FUNDAÇÃO GONÇALVES E SAMPAIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1515,68 +1515,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no._01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no._02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no._03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no._04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no._05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no._06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no._07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no._08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no._09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no._10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no._11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_no._12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no._13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no._14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no._15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no._16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no._17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no._18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no._19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no._20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no._21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no._22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_no._23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no._24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_no._26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_no._27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_no._28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no._29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no._30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no._31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_no._33-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_no._34-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_no._35-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_no._36-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no._37-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_no._38-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_no._39-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_no._40-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_no._41-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_no._42-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_no._43-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_no._44-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_no._45-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_no._46-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_no._47-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_no._48-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_no._49-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_no._50-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_no._51-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_no._52-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_no._53-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_no._55-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_no._56-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_no._57-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_no._58-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_no._59-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_decreto_legislativo_no._880.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_decreto_legislativo_no._881.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_decreto_legislativo_no._882.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_decreto_legislativo_no._883.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_decreto_legislativo_no._884.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_decreto_legislativo_no._885.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_de_decreto_legislativo_no._886.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_de_decreto_legislativo_no._888.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_de_decreto_legislativo_no._889.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_de_decreto_legislativo_no._890.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_de_decreto_legislativo_no._891.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_de_decreto_legislativo_no._892.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_decreto_legislativo_no._893.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no._894.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_legislativo_no._895.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_decreto_legislativo_no._896.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_decreto_legislativo_no._897.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_decreto_legislativo_no._898.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_decreto_legislativo_no._899.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_decreto_legislativo_no._900.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_de_decreto_legislativo_no._907.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_no._931.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_no._932.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_no._933.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_no._934.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_no._935.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/248/projeto_de_lei_no._936.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_no._938.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_de_lei_no._939.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_no._940.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_no._941.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_no._942.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_no._01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/172/indicacao_no._02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/173/indicacao_no._03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/174/indicacao_no._04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/175/indicacao_no._05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_no._06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_no._07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_no._08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_no._09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/180/indicacao_no._10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/181/indicacao_no._11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_no._12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_no._13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_no._14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_no._15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/186/indicacao_no._16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_no._17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_no._18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_no._19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_no._20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_no._21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_no._22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_no._23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_no._24-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/195/indicacao_no._26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/196/indicacao_no._27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/197/indicacao_no._28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/198/indicacao_no._29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_no._30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_no._31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_no._33-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_no._34-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_no._35-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_no._36-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_no._37-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_no._38-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_no._39-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_no._40-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_no._41-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_no._42-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/264/indicacao_no._43-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/265/indicacao_no._44-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/266/indicacao_no._45-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/267/indicacao_no._46-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/268/indicacao_no._47-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/269/indicacao_no._48-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/270/indicacao_no._49-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/271/indicacao_no._50-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/272/indicacao_no._51-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_no._52-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_no._53-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_no._55-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_no._56-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_no._57-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_no._58-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_no._59-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/201/projeto_de_decreto_legislativo_no._880.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_de_decreto_legislativo_no._881.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_de_decreto_legislativo_no._882.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/204/projeto_de_decreto_legislativo_no._883.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_de_decreto_legislativo_no._884.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_de_decreto_legislativo_no._885.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_de_decreto_legislativo_no._886.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_de_decreto_legislativo_no._888.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_de_decreto_legislativo_no._889.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_de_decreto_legislativo_no._890.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_de_decreto_legislativo_no._891.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_de_decreto_legislativo_no._892.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_decreto_legislativo_no._893.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/217/projeto_de_decreto_legislativo_no._894.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_decreto_legislativo_no._895.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_de_decreto_legislativo_no._896.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_de_decreto_legislativo_no._897.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_de_decreto_legislativo_no._898.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_de_decreto_legislativo_no._899.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_de_decreto_legislativo_no._900.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_de_decreto_legislativo_no._907.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_de_lei_no._931.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_de_lei_no._932.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/246/projeto_de_lei_no._933.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_de_lei_no._934.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/247/projeto_de_lei_no._935.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/248/projeto_de_lei_no._936.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/249/projeto_de_lei_no._938.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/250/projeto_de_lei_no._939.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/251/projeto_de_lei_no._940.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/252/projeto_de_lei_no._941.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2020/253/projeto_de_lei_no._942.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>