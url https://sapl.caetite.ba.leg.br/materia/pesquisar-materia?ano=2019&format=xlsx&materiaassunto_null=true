--- v0 (2025-10-07)
+++ v1 (2026-04-07)
@@ -54,1617 +54,1617 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLÁUDIO LADEIA</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_no._01-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_no._01-2019.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Senhor Prefeito Municipal, recuperação com patrolamento da estrada que dá acesso as Comunidades de Barro Duro, Paulo, Forquilha, Vargem do Anguá à Comunidade de Santa Barbara no Município de Caetité.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_no._02-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_no._02-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento das estradas das Comunidades de, Angico, Olhos D'Aguá, Lagoa de Fora, Lagoa de Dentro, Pinga, Morros, Fundo dos Morros até a Comunidade do Tamboril, Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/10/indicacao_no._03-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/10/indicacao_no._03-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento, nas estradas que dão acesso as comunidades de Papagaio, Ingazeira, Vilão, Passagem de Areia, Vargem da Onça, Taperinha e Tanquinho Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/11/indicacao_no._04-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/11/indicacao_no._04-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o conserto dos sistemas de motor-bomba que e abastecem as Comunidades de Passagem de Areia, Carrapato, Lagoinha de Juazeiro, Barreiro e Vereda dos Cais, Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_no._05-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_no._05-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a realização de Concurso Público para a função de Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_no._06-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_no._06-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento das estradas vicinais que liga o Distrito de Pajeú do Vento às comunidades de Boa Sorte e Salinas, bem como Pajeú dos Vento à Comunidade Veado Tolo, divisa com o Município de lgaporã.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/14/indicacao_no._07-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/14/indicacao_no._07-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal a roçagem das margens das estradas vicinais do Município de Caetité.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>CURA</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/15/indicacao_no._08-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/15/indicacao_no._08-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal providências para a melhorias na estrada de Lagoa Grande /Santa Luzia .</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vereador Arual Rachid</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_no._09-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_no._09-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feita a recuperação da estrada que liga Maniaçu ao povoado de juazeiro .</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_no._10.2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_no._10.2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feito o sistema de eletrificação do poço da comunidade de Lagoinha do Juazeiro.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/18/indicacao_no._11-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/18/indicacao_no._11-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feito a limpeza e reparo da barragem da comunidade de Pau ferro de Juazeiro.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_no._12-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_no._12-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feito uma parede de contensão e reparos na. estrada da comunidade de Mucambo de Juazeiro.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_no._13-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_no._13-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja feita uma rede de abastecimento que liga as comunidades de Contendas e Lagoa da pedra a antiga tubulação conhecida como tubulação do Pinga.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vereador João do Povo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no._14-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no._14-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a reforma geral da quadra poliesportiva e que seja instalado aparelhos de exercício na Praça Edvaldo Vilasboas, no Bairro Alto do Cristo, neste Município.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_no._15-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_no._15-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a construção de uma rotatória na saída Guanambi, final da Avenida Anísio Teixeira, neste Município.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no._16-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no._16-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, o serviço de melhoramento da Rua Presidente João Goulart e demais ruas próximas, no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vereador Jairo da Mecaterra</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_no._17-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_no._17-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a instalação do sinal de celular para o Distrito de Pajeú dos Ventos.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_no._18-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_no._18-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a recuperação de estradas na região de Tanquinho de Aroeiras, Passagem do Limoeiro e Morro de Gameleira, em nosso Município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_no._19-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_no._19-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, que seja feita a regulamentação dos documentos de casas e lotes dos Bairros Ovídeo Teixeira e Pedro Cruz, em nosso Município.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_no._20-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_no._20-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feita a limpeza e reparo da barragem da comunidade dos Frios do Juazeiro.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>DEYVISON ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_no._21-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_no._21-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a pavimentação das seguintes ruas: Rua Vereador Luiz Pereira de Aguiar, Rua Tereza Borges de Cerqueira, Rua Vereador Jaime Rodrigues de Carvalho e Rua Vereador Benvindo Gotardo da Silva, localizadas no bairro Jacaraci, neste Município.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Vereador Dé Axé</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_no._22-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_no._22-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a recuperação com o patrolamento e encascalhamento das estradas que dá acesso as Comunidades de Cachoeirinha, Lagoa do Barro, Araçá, Vintém, Umbuzeiro, Lagoa da Venda, Tanque do Governo e Lagoa do Maciel a Caetité.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_no._23-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_no._23-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, o serviço de pavimentação em paralelepípedos da Ladeira do Cumbe, localizada na estrada que liga a BR.230, Café Baiano/Povoado de Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_no._24-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_no._24-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, o serviço de melhoramento e patrolamento das estradas que dão acesso as comunidades Anguá, Barrinha, Mangueira e Candonga, neste Município.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_no._25-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_no._25-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a recuperação com encascalhamento da via de acesso à Comunidade de Barreira Distrito de Brejinho das Ametistas e sua Ladeira (Ladeira do Cachimbo).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_no._26-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_no._26-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de quebra-molas na via que dar acesso ao Distrito de Pajeú dos Vento, sentido Caetité - Pajeú no trajeto do Colégio Luís Cabral até a praça do mercado.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_no._27-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_no._27-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a realização de um mutirão de limpeza com recolhimento do lixo, entulho, capinas e poda das árvores nas áreas públicas da cidade em especial, nos bairros periféricos, Prisco Viana, Ovídeo Teixeira, Nossa Senhora da Paz, Pedro Cruz, Alto Buenos Aires, Alto do Observatório, Jacaraci, Rancho Alegre e Santa Terezinha.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>MARCÍLIO</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/35/indicacao_no._28-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/35/indicacao_no._28-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com urgência na manutenção das estradas, com serviço de melhoramento e patrulhamento das Comunidades de Bom Sucesso, André e Sapé no Distrito de Caldeiras, como também na Comunidade de Malhada no Distrito de Maniaçu, deste Município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_no._29-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_no._29-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de uma perfuração de um poço artesiano na Comunidade de Lagoa Aparecida, no Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_no._30-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_no._30-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a recuperação das BR-430,rodovia que liga os Municípios de Caetité a lgaporã, no trecho que vai do monumento da maçonaria ate a estrada da via que dar acesso a UPA 24 horas de Caetité.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereador Zacarias</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_no._31-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_no._31-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a perfuração de poços tubulares nas comunidades de Roçadão, Vargem do Anguá, Caraíbas, Serrote, Sussuapara, Lagoa do Mato e em Berinjela para levar água para Chapada.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_no._32-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_no._32-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, com a máxima urgência, providências junto aos órgãos competentes para que seja construído um quebra-molas na Rodovia Caetité Maniaçú em frente ao Núcleo Escolar Monsenhor Osvaldo Magalhães na Cachoeirinha.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>Vereador Ném de Dácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_no._33-2019.pdf</t>
+    <t>Vereador Álvaro Montenegro</t>
+  </si>
+  <si>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_no._33-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal recuperação com encascalhamento da estrada da Comunidade do Paulo.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/41/indicacao_no._34-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/41/indicacao_no._34-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento da estrada da Comunidade de São Simão.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MOACIR JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/42/indicacao_no._35-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/42/indicacao_no._35-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Campinas, Salinas, Barreiras, Cana_x000D_
 Brava e Tamanduá, neste Município.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/43/indicacao_no._36-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/43/indicacao_no._36-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Campinas, Lagoa Azul, Lagoa dos Bois, Lagoa das Vargens, Tanquinho de Santa Luzia, Lagoa da Comprida, Baixão de Santa Luzia, Espinheiro, Caraíbas e Adjacência, neste Município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_no._37-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_no._37-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento das estradas que ligam as Comunidades de Sítio da Manga, Bebedouro, Pau Ferro de Santa Luzia, Pedra Grande, Caminho Velho e Adjacência, neste Município.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_no._38-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_no._38-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de um muro de contenção em um ponto da estrada que liga a Comunidade de Pedra Grande à_x000D_
 Comunidade de Caminho Velho, neste Município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_no._39-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_no._39-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a troca do revestimento do piso do Campo Society da Praça da Juventude, em nosso Município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_no._40-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_no._40-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito Aldo Ricardo Cardoso Gondim, em caráter de urgência, colocar uma proteção ao redor do parquinho localizado no Parque das Arvores neste Município .</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_no._41-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_no._41-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito Aldo Ricardo Cardoso Gondim, em caráter de urgência a colocação de grama na Praça da Juventude neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>CLÁUDIO BORGES</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/49/indicacao_no._42-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/49/indicacao_no._42-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que seja efetuado em em caráter de urgência o patrolamento e encascalhamento das estradas que dão acesso de Brejinho das Ametistas as Comunidades de Vargem, Invernada, Rio Grande, Curral Velho, Felícia, Regapé, João Barroca, Açoita Cavalo I e li, Rio da Faca, Rio das Antas, Serragem e Pau a Pique no Distrito de Brejinho das Ametistas pertencente ao Município de Caetité.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_no._43-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_no._43-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a perfuração de um poço tubular na comunidade Ponto de Manga, neste Município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/51/indicacao_no._44-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/51/indicacao_no._44-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a perfuração de um poço tubular na comunidade Aguinha, neste Município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_no._45-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_no._45-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aida Ricardo Cardoso Gondim, a perfuração de um poço tubular na comunidade Lagoa do Meio, neste Município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_no._46-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_no._46-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a construção de um tanque para aguada na Comunidade de Lagoa na Tabua/Campinas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_no._47-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_no._47-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento, da estrada que liga a Comunidade de Cabeça do Veado à BA que vai para Caldeiras.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_no._48-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_no._48-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a construção de quebra-molas na rua Clarindo Sabino de Brito, na sede do Distrito de Maniaçu Caetité.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_no._49-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_no._49-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a recuperação da encosta na Avenida Dácio Oliveira, na altura do Posto Canibal I até o Posto Rancho Alegre, bem como o recolhimento do lixo.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_no._50-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_no._50-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a poda das árvores da Praça Jairo Pontes (Parque das Árvores). Pois as mesmas estão muito grande e está colocando em risco os comerciantes, moradores e usuários bem como dos trausuentes na referida Praça.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_no._51-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_no._51-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a reforma e ampliação do Cemitério de Campinas, neste Município.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_no._52-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_no._52-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de uma lombada (quebra-molas) na Rua Men de Sá, conhecida como Rua do Grotão, nesta Cidade.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_no._53-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_no._53-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a manutenção com limpeza, troca de lâmpadas queimadas, reposição dos refletores da iluminação pública, e poda das árvores do estacionamento do Parque da Juventude.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_no._54-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_no._54-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, que seja feito o recapeamento asfáltico da Rua Luiz Eduardo Magalhães no Distrito de Pajéu do Vento, em nosso Município.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_no._55-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_no._55-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a construção de seis(06) pontos de ônibus, com bancos e cobertura, para que os alunos possam se abrigar em dias chuvosos ou de sol, no Bairro Prisco Viana, neste Município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_no._56-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_no._56-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a construção de Praças Pública nas áreas existentes do Bosque do Jacaraci, localizada na Rua Jerusalém e no entorno da Igreja no Distrito de Maniaçu, neste Município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_no._57-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_no._57-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a reforma das· seguintes Praças: Praça Maria Neves Lobão, Praça Prof.Nivaldo Oliveira, localizada no bairro Alto do Cristo e Praça Jairo Pontes, (Parque das Árvores), no centro, neste Município.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_no._58-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_no._58-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com a substituição gradativa das lâmpadas convencionais por lâmpadas LED da iluminação da Praça Jairo Pontes, no centro neste Município.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_no._59-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_no._59-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de e proceder com a pavimentação da Rua II, do loteamento Samabaia (conhecido como Loteamento Soriano), da Travessa Luís Bento, no bairro Ovídeo Teixeira e da Travessa Érico Veríssimo, no bairro Ovídeo Teixeira neste Município.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_no._60-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_no._60-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a construção de Praça nos povoados de Aroeiras, Tanquinho e Fazenda Nova, no Distrito de Pajéu dos Ventos, em nosso Município.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_no._61-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_no._61-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a instalação do poço artesiano da Comunidade de Tanquinho de Santa Luzia, em nosso Municipio.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_no._62-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_no._62-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de uma barragem na comunidade de Taquaril, Distrito de Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_no._63-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_no._63-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feita a ampliação e reforma geral do cemitério da comunidade de Juazeiro.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_no._64-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_no._64-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a poda de todas as árvores e plantas da Praça Rodrigues Lima (Praça da Feira Velha), neste município, na oportunidade, vem a solicitar a reposição da areia na quadra de Futevôlei, como também a melhoria da iluminação adequada da área, para melhor aproveitamento dos que ali praticam seus esportes.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_no._65-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_no._65-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com uma e arborização e uma requalificação de passeio para pedestres às margens da BR-030, na Avenida Dácia Oliveira, neste Município.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_no._66-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_no._66-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com uma reforma, juntamente à requalificação da iluminação da Praça da Juventude, na Rua doze de Outubro, da Praça da rodovia, na Avenida Dácio Oliveira em frente ao restaurante Caipirão (próximo ao posto Canibal 1), e da Praça do contorno, também localizada na Avenida Dácio Oliveira, neste Município</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_no._67-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_no._67-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de  proceder com a construção de uma praça no bairro Nossa Senhora da Paz (na entrada do bairro, ao lado da BR-122/Saída para Maniaçu) e de uma Praça na Avenida Otacílio Batista de souza, ao lado do Estádio Municipal Paulo Souto, neste Município.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_no._68-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_no._68-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a requalificação do canteiro central da Avenida Olimar Oliveira, neste Município.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_no._69-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_no._69-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de reforçar o pedido da indicação de Nº114/2017, com a intenção da solicitação de uma faixa de pedestres elevada na Avenida Dácio Oliveira, (no contorno da rodoviária) neste município, que carece de uma segurança maior daquela localidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_no._70-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_no._70-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a sinalização do entrocamento entre as ruas Prof. Hélio Negreiros, Constantino Fraga e a Praça Rodrigues Lima.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_no._71-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_no._71-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a premente necessidade de proceder com a poda das árvores do centro das ruas do distrito de Maniaçu, como também uma limpeza em volta do trevo que dá acesso à entrada ao distrito, neste Município.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_no._72-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_no._72-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com uma reforma da Praça Pompeu Fernandes da Cunha, popularmente conhecida como (Praça da Barroquinha), neste Município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_no._73-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_no._73-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a limpeza das ruas e a conclusão das obras paradas, tais como o Ginásio Poliesportivo e a reforma Mercado, no Distrito de Pajeú do Vento, em nosso Município.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_no._74-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_no._74-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a instalação de 03 (três) quebra-molas na Avenida Dácio Alves de Oliveira (avenida lateral).</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no._75-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no._75-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, o patrolamento e encascalhamento, da estrada que liga Riacho da Vaca as Comunidades de Lagoa do Quebra e Jurema Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_no._76-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_no._76-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento da estrada da comunidade Jurema de Maniaçú.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no._77-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no._77-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Aldo Ricardo Cardoso Gondim a necessidade de proceder a Reforma com a substituição da Iluminação_x000D_
 por lâmpadas LED e a Construção de Banheiros Públicos da Praça Pompeu Fernandes dá Cunha, conhecida como (Praça da Barroquinha) em nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_no._78-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_no._78-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com o patrolamento e encascalhamento das estradas das comunidades de Papagaio, Banguê, Vilão, Engazeira e Mata, neste municipio.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_no._79-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_no._79-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de realizar reforma, acompanhado da capina em volta do local, com nova pintura, recuperação do telhado e do assento do local onde as pessoas aguardam pelo transporte, enfim, com melhoria geral do trevo, na saída para Brejinho das Ametistas, localizado no Alto do Cristo, neste Município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_no._80-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_no._80-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com o calçamento que liga o trevo ao mata burro na saída para Brejinho, localizado no Alto do Cristo, neste município.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_no._81-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_no._81-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito de Caetité, Aldo Ricardo Cardoso Gondim, a necessidade de proceder com o patrolamento e encascalhamento das estradas das comunidades de Cristal e Papamel, neste município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_no._82-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_no._82-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de uma Praça, no Loteamento Santa Mônica, nesta Cidade.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_no._83-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_no._83-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, limpeza e encascalhamento das ruas do Bairro Prisco Viana, em nossa Cidade .</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_no._84-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_no._84-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento da estrada que liga a Comunidade de Pedra Grande à Comunidade de Cabeça da Onça, neste Município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_no._85-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_no._85-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação da estrada e da quadra da Comunidade de Lagoa do Canto/Santa Luzia .</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_no._86-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_no._86-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, recuperação com patrolamento e encascalhamento da via que dá acesso, as Comunidades de Barreiro e Riacho da Vaca, Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_no._87-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_no._87-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento e encascalhamento da estrada que liga o Bairro Nossa Senhora da Paz à Comunidade de Espinho,_x000D_
 neste Município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_no._88-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_no._88-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o complemento do calçamento da Avenida São Francisco, no Bairro Prisco Viana, nesta Cidade.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_no._89-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_no._89-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, melhorias na iluminação pública no Bairro Jacaraci .</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_no._90-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_no._90-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, melhorias de limpeza com recolhimento do lixo, entulhos e poda nas árvores nas Ruas do Bairro Alto do Cristo .</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no._91-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no._91-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentissimo Sr. Prefeito, a construção de duas lombadas (quebra-molas) na Rua Men de Sá, conhecida como Rua do Grotão, nesta Cidade.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no._92-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no._92-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a manutenção com substituição das lâmpadas queimadas no sistema de iluminação pública da rede do Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_no._93-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_no._93-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a revitalização das sinalizações horizontais das a vias públicas da cidade de Caetité.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_no._94-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_no._94-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, pintura de urna faixa de pedestre na Rua Barão de Caetité, em frente a Academia Pôs Treino.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no._95-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no._95-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a instalação de câmeras de monitoramento e segurança nas creches e escolas públicas.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_no._96-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_no._96-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento da estrada da comunidade de Jurema de Maniaçu.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_no._97-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_no._97-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal providências para a pavimentação e iluminação das ruas no Loteamento Bosque do Jacaraci.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_no._98-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_no._98-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, limpeza com recolhimento de lixo, entulhos e iluminação no Parque Paulo Jackson.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_no._99-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_no._99-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, abertura das Unidades Básicas de Saúde de Cachoeirinha, Clarismundo Pontes e Santa Rita (Todas essas obras estão com 100% do dinheiro em caixa, R$408 000,00).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_no._100-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_no._100-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a conclusão da Unidade Básica de Saúde do Distrito de Maniaçú.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_no._101-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_no._101-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, reabastecimento dos medicamentos básicos na farmácia Municipal.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_no._102-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_no._102-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja feita com urgência a manutenção do poço da comunidade de Lagoinha do Juazeiro.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_no._103-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_no._103-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito Aldo Ricardo Cardoso Gondim, em caráter de urgência, a perfuração de um poço tubular na comunidade do Cabeça do Veado no Distrito de Caldeiras neste Município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no._104-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no._104-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr, Prefeito Municipal que seja instalado o poço artesiano da Comunidade de Campinas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no._105-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no._105-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, a instalação de um poço tubular e construção do sistema de água para atender mais de 20 famílias nas comunidades Lagoa do Meio, Zabelê e Elias, pois já existe um poço perfurado com vazão suficiente.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_no._106-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_no._106-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Alda Ricardo Cardoso Gondim, a instalação de um paço tubular denominado Toca para ampliação da água do sistema que abastece 230 famílias das comunidades de Anguá, Mata do Anguá, Impoeira, Baraúna, Barbatimão, Baninha, Lagoa Da Pedra e Fundão.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_no._107-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_no._107-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim, o melhoramento nas estradas com encascalhamento das ladeiras em toda a região da comunidade do Anguá.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_no._108-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_no._108-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, a instalação de Sistema de Reconhecimento Facial nas escolas para reduzir o abandono escolar e controlar a_x000D_
 frequência dos alunos.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_no._109-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_no._109-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, a recuperação e a rede de esgoto da Travessa Mauá no Bairro Rancho Alegre.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_no._110-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_no._110-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, a recuperação e a rede de esgoto da Rua Érico Veríssimo no Bairro Pedro Cruz.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_no._111-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_no._111-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a recuperação da Rua José Alves Pereira no Bairro São Vicente.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_no._112-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_no._112-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal, a recuperação da Travessa São Miguel 2 no Bairro Santa Rita popular Gambá.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_no._113-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_no._113-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o serviço de perfuração de um poço artesiano na comunidade de Taperinha(Maniaçu).</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no._114-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no._114-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja realizado o serviço de perfuração de um poço artesiano na comunidade de Cangalha(Maniaçu).</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_no._115-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_no._115-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, instalação de pontos de ônibus nas Comunidades de Escadinha e Pirajá, em nosso Município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_no._116-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_no._116-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, o serviço de iluminação pública na Avenida Marlene Montenegro Cerqueira de Oliveira que dá acesso ao Centro Administrativo, em nossa Cidade.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_no._117-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_no._117-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a recuperação da rua Santa Catarina, Rua da Sede da Paróquia Nossa senhora da Conceição Aparecida, no Bairro_x000D_
 Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_no._118-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_no._118-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Construção de uma Creche na Sede do Distrito de Maniaçu para atender crianças de 0 a 3 anos com estrutura adequada conforme normas pré-estabelecidas .</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_no._119-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_no._119-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, a realização de eleição para o preenchimento de vagas de Diretores e Vice - Diretores nas escolas Municipais de Caetité.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no._120-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no._120-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Construção do Sangrador na Barragem da Comunidade do Barreiro, Distrito de Maniaçu.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no._121-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no._121-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, que seja perfurado um poço tubular na Comunidade de Contendas.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_no._122-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_no._122-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação, das estradas das Comunidades de Brejo, Caminho Velho, Pedra Grande, Sítio da Manga, Barra de Caetité e Pau de Copa.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no._123-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no._123-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação da estrada que liga a BR 030 a Comunidade de Brejo dos Padres e Gado Bravo.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_no._124-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_no._124-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal o calçamento da Rua Vereadora Zélia Teles no Bairro Centro.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no._125-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no._125-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação, limpeza com recolhimento de lixo e rede de esgoto da Travessa Santa Rita, no Bairro Ovídeo Teixeira.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_no._126-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_no._126-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de duas lombadas (quebramolas) na Rua Men de Sá, conhecida como Rua do Grotão, nesta Cidade.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no._127-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no._127-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a pavimentação da Praça da Comunidade de Campinas, em nosso Município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_no._128-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_no._128-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a recuperação da estrada que liga a Comunidade de Vintém a Comunidade de Volta do Morro, neste Município.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_no._129-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_no._129-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, providências para iluminação na Rua Almerinda de Brito, Rua atrás do cemitério no Bairro Alto Buenos Aires .</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_no._130-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_no._130-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, recuperação da quadra poliesportiva da Comunidade de Pajeú dos Vento.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_no._131-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_no._131-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, mais iluminação, e construção de quebra molas, com sinalização na entrada do Bairro Nossa Senhora da Paz, em frente ao Posto de Saúde Woquiton Fernandes Teixeira.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_no._132-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_no._132-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a recuperação com encascalhamento, da estrada que liga a Comunidade de Baixão de Santa Luzia à Comunidade de_x000D_
 Lagoa Rasa/Santa Luzia.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_no._133-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_no._133-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, a construção de um campo de futebol na Comunidade de Barreira, em nosso Município.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_no._134-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_no._134-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a instalação do poço tubular da Comunidade de Tanquinho de Santa Luzia, nesta Cidade.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_no._135-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_no._135-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que seja colocado coletores de lixo nos Bairros, Nossa Senhora da Paz, Ovídeo Teixeira e Prisco Viana .</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_no._136-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_no._136-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Governador Estadual, Sr. Rui Costa, empenho e dedicação para que seja criado novos Cursos Universitários na Universidade do Estado da_x000D_
 Bahia, UNEB- CAMPOS VI em Caetité .</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_no._137-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_no._137-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, o término das obras da Quadra Poliesportiva do Distrito de Pajeú dos Ventos, em nosso Município.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_no._138-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_no._138-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a reforma do mercado do Distrito de Pajeú dos Ventos, em nosso Município .</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_no._139-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_no._139-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, a construção de uma rotatória no encontro da Avenida Dácio Oliveira com a Avenida Anísio Teixeira, em nossa cidade.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_no._140-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_no._140-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a Climatização nas unidades escolares do nosso Município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_no._141-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_no._141-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, Reforma do Mercado Municipal de Maniaçú.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Vereador Mário</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no._142-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no._142-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, Aldo Ricardo Cardoso Gondim que seja realizada a limpeza da barragem de São Miguel junto a barragem do Anjico e a Conclusão das obras da barragem de Lagoa Grande, todas do Povoado de Santa Luzia.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_no._143-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_no._143-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, Aldo Ricardo Cardoso Gondim, com extrema urgência a limpeza da lagoa na comunidade de Olaria no povoado_x000D_
 de Santa Luzia.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no._144-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no._144-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, o patrolamento das estradas das Comunidades de Cristal, Papamel, São Simão, Vereda das Cacimbas, Toco do_x000D_
 Baraúna, no Distrito de Caldeiras, neste município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no._145-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no._145-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, a construção de aguada em torno da Lagoa da Tabua, na Comunidade de Campinas/Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_no._146-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_no._146-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a limpeza do tanque/aguada da Comunidade de Vargem do Sal - Cercado/Maniaçu.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no._147-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no._147-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a limpeza do tanque/aguada da Comunidade Umburanas/Ponto de Manga em Santa Luzia.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_no._148-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_no._148-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a limpeza do tanque/aguada da Comunidade de Pé do Morro da Gameleira/Pajeú do Vento.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_01-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_01-2019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Augusta Francisca de Oliveira Sobrinho ocorrido no dia 10 de março do corrente ano, em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/71/mocao_02-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/71/mocao_02-2019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, pelo falecimento de JOSÉ ANTÔNIO DE BRITO - ZÉ SOBRINHO, ocorrido no dia 10 de março do corrente ano, em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_03-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_03-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns ao PROGRAMA INFORMATIVO DA RADIO EDUCADORA pela comemoração do seu vigésimo quinto aniversário, apresentado por Silvano Silva.</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_04-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_04-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR, pelo falecimento do Senhor Hieront Alves Magalhães, ocorrido no dia 23 de março do corrente ano, na Fundação Hospitalar Senhora Santana nesta cidade de Caetité.</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/74/mocao_05-2019.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/74/mocao_05-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pelo falecimento do Sr. _José Nunes Pereira (Nengo), ocorrido no dia 27 de março de 2019.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_decreto_legislativo_no._860.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_decreto_legislativo_no._860.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a ASSOCIAÇÃO DE PAIS E AMIGOS DOS AUTISTAS DE CAETITÉ "Anjo Azul".</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_decreto_legislativo_no._861.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_decreto_legislativo_no._861.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Joaquim Ramos de Oliveira a Rua Caculé em nosso Município.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_decreto_legislativo_no._862.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_decreto_legislativo_no._862.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Lindemar Alves de Magalhães a uma das artérias localizada no Bairro Alto Buenos Aires, neste Município.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/78/projeto_de_decreto_legislativo_no._863.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/78/projeto_de_decreto_legislativo_no._863.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Celso Gomes Teixeira a uma das artérias em nossa Cidade .</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_decreto_legislativo_no._864.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_decreto_legislativo_no._864.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Hleront Alves Magalhães a uma das artérias localizada no Bairro Rancho Alegre, nesta Cidade.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_decreto_legislativo_no._865.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_decreto_legislativo_no._865.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação de Equitação Especial Viver Superar neste Município.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_decreto_legislativo_no._866.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_decreto_legislativo_no._866.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Ruas ldalina Batista dos Santos e Maria de Lourdes de Jesus Filha as seguintes artérias, do Bairro Nossa Senhora da Paz nesta Cidade, no Loteamento Residencial das Esmeraldas do Programa Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_decreto_legislativo_no._867.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_decreto_legislativo_no._867.pdf</t>
   </si>
   <si>
     <t>Dá denominação da Rua José Candido de Carvalho a uma das artérias no Bairro Nossa senhora da Paz, no Loteamento Residencial das Esmeraldas, do Programa Minha Casa, Minha Vida em nossa cidade.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_decreto_legislativo_no._868.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_decreto_legislativo_no._868.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Gasparino Manoel Caetano a uma das artérias, do Bairro Nossa Senhora da Paz nesta Cidade, no Loteamento Residencial das Esmeraldas do Programa Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_decreto_legislativo_no._869.pdf</t>
+    <t>http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_decreto_legislativo_no._869.pdf</t>
   </si>
   <si>
     <t>Concede MEDALHA DO MÉRITO ANÍSIO TEIXEIRA a Senhora ANNA CHRISTINA TEIXEIRA MONTEIRO DE BARROS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1971,68 +1971,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_no._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_no._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/10/indicacao_no._03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/11/indicacao_no._04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_no._05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_no._06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/14/indicacao_no._07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/15/indicacao_no._08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_no._09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_no._10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/18/indicacao_no._11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_no._12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_no._13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no._14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_no._15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no._16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_no._17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_no._18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_no._19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_no._20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_no._21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_no._22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_no._23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_no._24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_no._25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_no._26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_no._27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/35/indicacao_no._28-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_no._29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_no._30-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_no._31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_no._32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_no._33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/41/indicacao_no._34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/42/indicacao_no._35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/43/indicacao_no._36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_no._37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_no._38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_no._39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_no._40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_no._41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/49/indicacao_no._42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_no._43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/51/indicacao_no._44-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_no._45-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_no._46-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_no._47-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_no._48-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_no._49-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_no._50-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_no._51-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_no._52-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_no._53-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_no._54-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_no._55-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_no._56-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_no._57-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_no._58-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_no._59-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_no._60-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_no._61-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_no._62-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_no._63-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_no._64-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_no._65-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_no._66-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_no._67-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_no._68-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_no._69-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_no._70-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_no._71-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_no._72-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_no._73-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_no._74-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no._75-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_no._76-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no._77-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_no._78-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_no._79-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_no._80-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_no._81-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_no._82-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_no._83-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_no._84-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_no._85-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_no._86-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_no._87-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_no._88-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_no._89-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_no._90-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no._91-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no._92-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_no._93-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_no._94-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no._95-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_no._96-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_no._97-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_no._98-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_no._99-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_no._100-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_no._101-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_no._102-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_no._103-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no._104-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no._105-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_no._106-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_no._107-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_no._108-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_no._109-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_no._110-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_no._111-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_no._112-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_no._113-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no._114-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_no._115-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_no._116-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_no._117-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_no._118-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_no._119-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no._120-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no._121-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_no._122-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no._123-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_no._124-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no._125-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_no._126-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no._127-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_no._128-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_no._129-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_no._130-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_no._131-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_no._132-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_no._133-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_no._134-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_no._135-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_no._136-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_no._137-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_no._138-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_no._139-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_no._140-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_no._141-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no._142-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_no._143-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no._144-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no._145-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_no._146-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no._147-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_no._148-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/71/mocao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/74/mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_decreto_legislativo_no._860.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_decreto_legislativo_no._861.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_decreto_legislativo_no._862.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/78/projeto_de_decreto_legislativo_no._863.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_decreto_legislativo_no._864.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_decreto_legislativo_no._865.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_decreto_legislativo_no._866.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_decreto_legislativo_no._867.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_decreto_legislativo_no._868.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_decreto_legislativo_no._869.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_no._01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/9/indicacao_no._02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/10/indicacao_no._03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/11/indicacao_no._04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_no._05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_no._06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/14/indicacao_no._07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/15/indicacao_no._08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_no._09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_no._10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/18/indicacao_no._11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/19/indicacao_no._12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/20/indicacao_no._13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/21/indicacao_no._14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_no._15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/23/indicacao_no._16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_no._17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_no._18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_no._19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_no._20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/28/indicacao_no._21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_no._22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_no._23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_no._24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_no._25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_no._26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/34/indicacao_no._27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/35/indicacao_no._28-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/36/indicacao_no._29-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_no._30-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/38/indicacao_no._31-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_no._32-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/40/indicacao_no._33-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/41/indicacao_no._34-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/42/indicacao_no._35-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/43/indicacao_no._36-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_no._37-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_no._38-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_no._39-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/47/indicacao_no._40-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/48/indicacao_no._41-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/49/indicacao_no._42-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/50/indicacao_no._43-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/51/indicacao_no._44-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_no._45-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/53/indicacao_no._46-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_no._47-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/55/indicacao_no._48-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/56/indicacao_no._49-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/57/indicacao_no._50-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_no._51-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_no._52-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/60/indicacao_no._53-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/61/indicacao_no._54-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/62/indicacao_no._55-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/63/indicacao_no._56-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/64/indicacao_no._57-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/65/indicacao_no._58-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/66/indicacao_no._59-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/67/indicacao_no._60-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/68/indicacao_no._61-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/69/indicacao_no._62-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/80/indicacao_no._63-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/81/indicacao_no._64-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_no._65-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/83/indicacao_no._66-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/84/indicacao_no._67-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_no._68-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/86/indicacao_no._69-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/87/indicacao_no._70-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/88/indicacao_no._71-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/89/indicacao_no._72-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_no._73-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/91/indicacao_no._74-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_no._75-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/93/indicacao_no._76-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/94/indicacao_no._77-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_no._78-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/96/indicacao_no._79-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_no._80-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_no._81-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_no._82-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/100/indicacao_no._83-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_no._84-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/102/indicacao_no._85-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/103/indicacao_no._86-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/104/indicacao_no._87-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/105/indicacao_no._88-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/106/indicacao_no._89-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_no._90-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/108/indicacao_no._91-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/109/indicacao_no._92-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/110/indicacao_no._93-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/111/indicacao_no._94-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_no._95-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/117/indicacao_no._96-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/118/indicacao_no._97-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_no._98-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_no._99-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_no._100-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/122/indicacao_no._101-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/123/indicacao_no._102-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_no._103-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/125/indicacao_no._104-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_no._105-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_no._106-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_no._107-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/129/indicacao_no._108-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/130/indicacao_no._109-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/131/indicacao_no._110-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/132/indicacao_no._111-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/133/indicacao_no._112-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_no._113-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_no._114-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_no._115-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_no._116-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_no._117-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_no._118-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_no._119-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_no._120-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no._121-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_no._122-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/145/indicacao_no._123-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_no._124-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_no._125-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_no._126-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_no._127-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_no._128-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_no._129-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_no._130-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_no._131-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_no._132-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/155/indicacao_no._133-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/156/indicacao_no._134-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/157/indicacao_no._135-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/158/indicacao_no._136-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/159/indicacao_no._137-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/160/indicacao_no._138-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/161/indicacao_no._139-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/162/indicacao_no._140-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/163/indicacao_no._141-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/164/indicacao_no._142-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_no._143-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_no._144-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_no._145-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_no._146-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_no._147-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/170/indicacao_no._148-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/70/mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/71/mocao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/72/mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/74/mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_decreto_legislativo_no._860.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/77/projeto_de_decreto_legislativo_no._861.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_decreto_legislativo_no._862.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/78/projeto_de_decreto_legislativo_no._863.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_decreto_legislativo_no._864.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/113/projeto_de_decreto_legislativo_no._865.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/114/projeto_de_decreto_legislativo_no._866.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/115/projeto_de_decreto_legislativo_no._867.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/116/projeto_de_decreto_legislativo_no._868.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caetite.ba.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_decreto_legislativo_no._869.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>